--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5daf548b260c4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1beb1273d15483bb2a1d8cdc8d86d68.psmdcp" Id="Rf9f126aba9ae43ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad5b0c9518af429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e111a723face4e278f0c85c1baa14ab4.psmdcp" Id="R77622497b5354ab2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT052" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <x:si>
     <x:t>Studerande på gymnasienivå, Totalt efter Skola, Hemort och År</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>