--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad5b0c9518af429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e111a723face4e278f0c85c1baa14ab4.psmdcp" Id="R77622497b5354ab2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3702f587a1d542ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3beee0dcec44b3080389ccda87fbbda.psmdcp" Id="R68b841e1fe31424e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT052" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <x:si>
     <x:t>Studerande på gymnasienivå, Totalt efter Skola, Hemort och År</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>