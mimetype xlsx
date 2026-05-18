--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3702f587a1d542ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3beee0dcec44b3080389ccda87fbbda.psmdcp" Id="R68b841e1fe31424e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92fd8caa31aa4bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65947d6d6db44c8fb4899cc18f4f1f64.psmdcp" Id="R1828629107044438" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT052" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <x:si>
     <x:t>Studerande på gymnasienivå, Totalt efter Skola, Hemort och År</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>