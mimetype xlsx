--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92fd8caa31aa4bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65947d6d6db44c8fb4899cc18f4f1f64.psmdcp" Id="R1828629107044438" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939a2cd78f5e4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/776a3367b46141c4a293e8ee72cfec71.psmdcp" Id="Rea4209e37568442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT052" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <x:si>
     <x:t>Studerande på gymnasienivå, Totalt efter Skola, Hemort och År</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>