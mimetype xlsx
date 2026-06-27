--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939a2cd78f5e4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/776a3367b46141c4a293e8ee72cfec71.psmdcp" Id="Rea4209e37568442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9359dc80e74b4542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5cdab09a59024b019443203b6071a9bf.psmdcp" Id="Reb5048bdd6114048" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT052" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <x:si>
     <x:t>Studerande på gymnasienivå, Totalt efter Skola, Hemort och År</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>