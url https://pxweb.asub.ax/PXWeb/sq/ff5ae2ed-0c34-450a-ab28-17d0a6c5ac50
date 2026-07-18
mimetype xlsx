--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9359dc80e74b4542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5cdab09a59024b019443203b6071a9bf.psmdcp" Id="Reb5048bdd6114048" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ceb2892eeff4ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f615001bf4674a36a0d06690c0b3519e.psmdcp" Id="Rca4f0ea2cb794c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT052" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <x:si>
     <x:t>Studerande på gymnasienivå, Totalt efter Skola, Hemort och År</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>