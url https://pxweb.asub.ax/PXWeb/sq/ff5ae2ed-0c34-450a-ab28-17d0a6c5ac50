--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ceb2892eeff4ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f615001bf4674a36a0d06690c0b3519e.psmdcp" Id="Rca4f0ea2cb794c2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea29318acdf46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0afada7901534491b9aa2eab13bd2788.psmdcp" Id="R6f154afed7be485d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT052" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <x:si>
     <x:t>Studerande på gymnasienivå, Totalt efter Skola, Hemort och År</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>