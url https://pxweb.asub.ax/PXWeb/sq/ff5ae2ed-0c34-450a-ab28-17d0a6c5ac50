--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea29318acdf46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0afada7901534491b9aa2eab13bd2788.psmdcp" Id="R6f154afed7be485d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R137747c576ee4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f2c69b2286d43a5ae25d426207241fd.psmdcp" Id="R6ce29c4bb6734521" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT052" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <x:si>
     <x:t>Studerande på gymnasienivå, Totalt efter Skola, Hemort och År</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>