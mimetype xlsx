--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R137747c576ee4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f2c69b2286d43a5ae25d426207241fd.psmdcp" Id="R6ce29c4bb6734521" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf21b97461a445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a236c566a26486a84636eec291ad06a.psmdcp" Id="Redffefe27f124b25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT052" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <x:si>
     <x:t>Studerande på gymnasienivå, Totalt efter Skola, Hemort och År</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>