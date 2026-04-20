--- v5 (2026-03-26)
+++ v6 (2026-04-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55b188d2bed344c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f04a96757a44275a670e09f0e9967a9.psmdcp" Id="R8ebae0ab7b33475c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea2b219e3a484a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6064e84a1fb34bb4b9d556956ea7a919.psmdcp" Id="R116a6a9da5314894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Number of pupils in comprehensive school by School, Year and Grade</x:t>
   </x:si>
   <x:si>
     <x:t>All grades, total</x:t>
   </x:si>
   <x:si>