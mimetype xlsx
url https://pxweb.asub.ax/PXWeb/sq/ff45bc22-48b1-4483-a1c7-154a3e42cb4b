--- v6 (2026-04-20)
+++ v7 (2026-05-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea2b219e3a484a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6064e84a1fb34bb4b9d556956ea7a919.psmdcp" Id="R116a6a9da5314894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea3e76929ac1458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f53b667785d34156a4b959c930ad25f1.psmdcp" Id="Rac102f45c98f41a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Number of pupils in comprehensive school by School, Year and Grade</x:t>
   </x:si>
   <x:si>
     <x:t>All grades, total</x:t>
   </x:si>
   <x:si>