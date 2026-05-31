--- v7 (2026-05-11)
+++ v8 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea3e76929ac1458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f53b667785d34156a4b959c930ad25f1.psmdcp" Id="Rac102f45c98f41a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956a21784b4f453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/331c1f2d517b4600ae312fd46ee9256b.psmdcp" Id="Ra1b8ca355afd45e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Number of pupils in comprehensive school by School, Year and Grade</x:t>
   </x:si>
   <x:si>
     <x:t>All grades, total</x:t>
   </x:si>
   <x:si>