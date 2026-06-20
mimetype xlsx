--- v8 (2026-05-31)
+++ v9 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956a21784b4f453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/331c1f2d517b4600ae312fd46ee9256b.psmdcp" Id="Ra1b8ca355afd45e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radacc0bb540940f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc93ea89bc8149f1b5981873fde10330.psmdcp" Id="R7b5032630d4f41b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Number of pupils in comprehensive school by School, Year and Grade</x:t>
   </x:si>
   <x:si>
     <x:t>All grades, total</x:t>
   </x:si>
   <x:si>