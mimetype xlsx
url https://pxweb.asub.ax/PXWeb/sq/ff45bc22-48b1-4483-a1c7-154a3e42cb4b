--- v9 (2026-06-20)
+++ v10 (2026-07-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radacc0bb540940f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc93ea89bc8149f1b5981873fde10330.psmdcp" Id="R7b5032630d4f41b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5233e85e7b045b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93ece4d2f27f4f34b7422d5ff47ab4e6.psmdcp" Id="R4b0cfbd5012844e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Number of pupils in comprehensive school by School, Year and Grade</x:t>
   </x:si>
   <x:si>
     <x:t>All grades, total</x:t>
   </x:si>
   <x:si>