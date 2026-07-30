--- v10 (2026-07-10)
+++ v11 (2026-07-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5233e85e7b045b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93ece4d2f27f4f34b7422d5ff47ab4e6.psmdcp" Id="R4b0cfbd5012844e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c0c34a2ad84d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6d33295ecbe4d87be856179785d3d79.psmdcp" Id="R24091cbe716f439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Number of pupils in comprehensive school by School, Year and Grade</x:t>
   </x:si>
   <x:si>
     <x:t>All grades, total</x:t>
   </x:si>
   <x:si>