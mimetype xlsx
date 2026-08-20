--- v11 (2026-07-30)
+++ v12 (2026-08-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c0c34a2ad84d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6d33295ecbe4d87be856179785d3d79.psmdcp" Id="R24091cbe716f439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7616b5a302d14752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32268f75eec34c1ba16f1c31163e807c.psmdcp" Id="Rbb5ebb8efd274ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Number of pupils in comprehensive school by School, Year and Grade</x:t>
   </x:si>
   <x:si>
     <x:t>All grades, total</x:t>
   </x:si>
   <x:si>