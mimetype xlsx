--- v12 (2026-08-20)
+++ v13 (2026-09-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7616b5a302d14752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32268f75eec34c1ba16f1c31163e807c.psmdcp" Id="Rbb5ebb8efd274ac9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab2741cfb5c4389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e85a7d975a5347b791abfcff74c23ea5.psmdcp" Id="R86f4362d84f84192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Number of pupils in comprehensive school by School, Year and Grade</x:t>
   </x:si>
   <x:si>
     <x:t>All grades, total</x:t>
   </x:si>
   <x:si>