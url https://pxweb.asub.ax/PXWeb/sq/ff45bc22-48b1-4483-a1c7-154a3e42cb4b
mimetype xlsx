--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab2741cfb5c4389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e85a7d975a5347b791abfcff74c23ea5.psmdcp" Id="R86f4362d84f84192" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e8c8ebf78a34dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e19d7adacd4942489f6f348f60c06a00.psmdcp" Id="Ra97d22c620764f6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Number of pupils in comprehensive school by School, Year and Grade</x:t>
   </x:si>
   <x:si>
     <x:t>All grades, total</x:t>
   </x:si>
   <x:si>
@@ -52,51 +52,51 @@
   <x:si>
     <x:t>4th grade</x:t>
   </x:si>
   <x:si>
     <x:t>5th grade</x:t>
   </x:si>
   <x:si>
     <x:t>6th grade</x:t>
   </x:si>
   <x:si>
     <x:t>7th grade</x:t>
   </x:si>
   <x:si>
     <x:t>8th grade</x:t>
   </x:si>
   <x:si>
     <x:t>9th grade</x:t>
   </x:si>
   <x:si>
     <x:t>10th grade</x:t>
   </x:si>
   <x:si>
     <x:t>Comprehensive school, total</x:t>
   </x:si>
   <x:si>
-    <x:t>2025</x:t>
+    <x:t>2026</x:t>
   </x:si>
   <x:si>
     <x:t>Brändö</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>Eckerö</x:t>
   </x:si>
   <x:si>
     <x:t>Källbo (Godby)</x:t>
   </x:si>
   <x:si>
     <x:t>Föglö</x:t>
   </x:si>
   <x:si>
     <x:t>Geta</x:t>
   </x:si>
   <x:si>
     <x:t>Näfsby</x:t>
   </x:si>
   <x:si>
     <x:t>Södersunda</x:t>
   </x:si>
@@ -148,51 +148,51 @@
   <x:si>
     <x:t>The data refer to the situation in autumn of each year.</x:t>
   </x:si>
   <x:si>
     <x:t>Some students doesent attend a particular grade because of different type of studying arrangements.
 The total number of students in a school therefore doesent always correspond to the sum of students in all of the grades.</x:t>
   </x:si>
   <x:si>
     <x:t>Grade 0 and 10th grade are only available in the training school at Kyrkby Upper Level Comprehensive School.</x:t>
   </x:si>
   <x:si>
     <x:t>(-) = 0
 (.) = Not applicable</x:t>
   </x:si>
   <x:si>
     <x:t>In 2005, the new school Källbo replaced the schools of Godby and Emkarby.
 The school of Enklinge was closed in 2004 and the pupils were transferred to the school of Kumlinge.
 The schools of Lappo and Pålsböle were closed in 2010 and the pupils were transferred to the school of Brändö and Källbo school respectively.
 In 2011 the Övernäs Lower Level and Upper Level Comprehensive Schools were united into Övernäs School.
 Waldorf School paused their education in the fall of 2018.</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250925 09:00</x:t>
+    <x:t>20260922 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Statistics and Research Åland (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Statistics and Research Åland (ÅSUB) </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PB 1187 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AX-22111 Mariehamn </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">018-25490* </x:t>
   </x:si>
@@ -658,1049 +658,1049 @@
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="L3" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="M3" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="N3" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:14">
       <x:c r="A4" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
-        <x:v>3130</x:v>
+        <x:v>3085</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>319</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>349</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>340</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
-        <x:v>349</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="K4" s="3" t="n">
         <x:v>357</x:v>
       </x:c>
       <x:c r="L4" s="3" t="n">
-        <x:v>362</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="M4" s="3" t="n">
-        <x:v>352</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="N4" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:14">
       <x:c r="A5" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D5" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F5" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="F5" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G5" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="H5" s="3" t="n">
-        <x:v>3</x:v>
+      <x:c r="H5" s="4" t="s">
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="J5" s="3" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="K5" s="3" t="n">
         <x:v>1</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2</x:v>
       </x:c>
       <x:c r="L5" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M5" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="N5" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:14">
       <x:c r="A6" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B6" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D6" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="F6" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="F6" s="3" t="n">
+      <x:c r="G6" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="G6" s="3" t="n">
+      <x:c r="H6" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="H6" s="3" t="n">
+      <x:c r="I6" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="I6" s="3" t="n">
+      <x:c r="J6" s="3" t="n">
         <x:v>9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>5</x:v>
       </x:c>
       <x:c r="K6" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L6" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M6" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="N6" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:14">
       <x:c r="A7" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B7" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>170</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D7" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>19</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>34</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="I7" s="3" t="n">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J7" s="3" t="n">
         <x:v>29</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
       <x:c r="K7" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L7" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M7" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="N7" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:14">
       <x:c r="A8" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B8" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D8" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="G8" s="3" t="n">
+      <x:c r="H8" s="3" t="n">
         <x:v>8</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>4</x:v>
       </x:c>
       <x:c r="I8" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J8" s="3" t="n">
-        <x:v>8</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="K8" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="L8" s="3" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="M8" s="3" t="n">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>5</x:v>
       </x:c>
       <x:c r="N8" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:14">
       <x:c r="A9" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D9" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F9" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="F9" s="3" t="n">
+      <x:c r="G9" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="G9" s="3" t="n">
+      <x:c r="H9" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="H9" s="3" t="n">
+      <x:c r="I9" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="I9" s="3" t="n">
+      <x:c r="J9" s="3" t="n">
         <x:v>4</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>5</x:v>
       </x:c>
       <x:c r="K9" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L9" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M9" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="N9" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:14">
       <x:c r="A10" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>27</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
-        <x:v>16</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="I10" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="I10" s="3" t="n">
+      <x:c r="J10" s="3" t="n">
         <x:v>20</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
       <x:c r="K10" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L10" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M10" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="N10" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:14">
       <x:c r="A11" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D11" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>23</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>16</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>9</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
-        <x:v>13</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J11" s="3" t="n">
-        <x:v>19</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K11" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L11" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M11" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="N11" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:14">
       <x:c r="A12" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B12" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D12" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F12" s="3" t="n">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G12" s="3" t="n">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H12" s="3" t="n">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="I12" s="3" t="n">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="F12" s="3" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="J12" s="3" t="n">
-        <x:v>44</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K12" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L12" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M12" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="N12" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:14">
       <x:c r="A13" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B13" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D13" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="F13" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="F13" s="3" t="n">
+      <x:c r="G13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G13" s="3" t="n">
+      <x:c r="H13" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="H13" s="3" t="n">
+      <x:c r="I13" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="I13" s="3" t="n">
+      <x:c r="J13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J13" s="3" t="n">
+      <x:c r="K13" s="3" t="n">
         <x:v>2</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1</x:v>
       </x:c>
       <x:c r="L13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N13" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:14">
       <x:c r="A14" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B14" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="D14" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="E14" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="F14" s="3" t="n">
+      <x:c r="E14" s="3" t="n">
         <x:v>1</x:v>
+      </x:c>
+      <x:c r="F14" s="4" t="s">
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J14" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="K14" s="3" t="n">
-[...3 lines deleted...]
-        <x:v>16</x:v>
+      <x:c r="K14" s="4" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="L14" s="3" t="n">
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M14" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="N14" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:14">
       <x:c r="A15" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>165</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D15" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
-        <x:v>30</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G15" s="3" t="n">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="G15" s="3" t="n">
+      <x:c r="H15" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="H15" s="3" t="n">
+      <x:c r="I15" s="3" t="n">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="I15" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J15" s="3" t="n">
-        <x:v>28</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L15" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M15" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="N15" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:14">
       <x:c r="A16" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B16" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D16" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="F16" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="I16" s="3" t="n">
-        <x:v>1</x:v>
-[...2 lines deleted...]
-        <x:v>6</x:v>
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="J16" s="4" t="s">
+        <x:v>16</x:v>
       </x:c>
       <x:c r="K16" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L16" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M16" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="N16" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:14">
       <x:c r="A17" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D17" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H17" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="H17" s="3" t="n">
+      <x:c r="I17" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="I17" s="3" t="n">
+      <x:c r="J17" s="3" t="n">
         <x:v>15</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
       <x:c r="K17" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L17" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M17" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="N17" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:14">
       <x:c r="A18" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
-        <x:v>66</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D18" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
-        <x:v>15</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
-        <x:v>10</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
-        <x:v>19</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="I18" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="J18" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K18" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L18" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M18" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="N18" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:14">
       <x:c r="A19" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D19" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="E19" s="3" t="n">
-[...3 lines deleted...]
-        <x:v>16</x:v>
+      <x:c r="E19" s="4" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F19" s="3" t="n">
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H19" s="4" t="s">
-        <x:v>16</x:v>
+      <x:c r="H19" s="3" t="n">
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I19" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J19" s="4" t="s">
-[...3 lines deleted...]
-        <x:v>16</x:v>
+      <x:c r="J19" s="3" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="K19" s="3" t="n">
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L19" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M19" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="N19" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:14">
       <x:c r="A20" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B20" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D20" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="F20" s="3" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G20" s="3" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="H20" s="3" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="I20" s="3" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="J20" s="3" t="n">
         <x:v>12</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="K20" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L20" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M20" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="N20" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:14">
       <x:c r="A21" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D21" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E21" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="F21" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="F21" s="3" t="n">
+      <x:c r="G21" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="G21" s="3" t="n">
+      <x:c r="H21" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="H21" s="3" t="n">
+      <x:c r="I21" s="3" t="n">
         <x:v>2</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3</x:v>
       </x:c>
       <x:c r="J21" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K21" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L21" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M21" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="N21" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:14">
       <x:c r="A22" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B22" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C22" s="3" t="n">
-        <x:v>301</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D22" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E22" s="3" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F22" s="3" t="n">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G22" s="3" t="n">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="G22" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H22" s="3" t="n">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I22" s="3" t="n">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="I22" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J22" s="3" t="n">
-        <x:v>54</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K22" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L22" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M22" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="N22" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:14">
       <x:c r="A23" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B23" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>460</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D23" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E23" s="3" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="F23" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="F23" s="3" t="n">
+      <x:c r="G23" s="3" t="n">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="G23" s="3" t="n">
+      <x:c r="H23" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="H23" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I23" s="3" t="n">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J23" s="3" t="n">
-        <x:v>37</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K23" s="3" t="n">
-        <x:v>74</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L23" s="3" t="n">
-        <x:v>88</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M23" s="3" t="n">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="N23" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:14">
       <x:c r="A24" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B24" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C24" s="3" t="n">
-        <x:v>520</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D24" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E24" s="3" t="n">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F24" s="3" t="n">
-        <x:v>54</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G24" s="3" t="n">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H24" s="3" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="I24" s="3" t="n">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J24" s="3" t="n">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="K24" s="3" t="n">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="I24" s="3" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L24" s="3" t="n">
-        <x:v>76</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M24" s="3" t="n">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N24" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:14">
       <x:c r="A25" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B25" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>227</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D25" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E25" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F25" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G25" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H25" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J25" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K25" s="3" t="n">
-        <x:v>93</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L25" s="3" t="n">
-        <x:v>73</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M25" s="3" t="n">
-        <x:v>61</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N25" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:14">
       <x:c r="A26" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B26" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C26" s="3" t="n">
         <x:v>391</x:v>
       </x:c>
       <x:c r="D26" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="E26" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F26" s="3" t="n">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="G26" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="H26" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="I26" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="J26" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="K26" s="3" t="n">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="L26" s="3" t="n">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M26" s="3" t="n">
-        <x:v>128</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="N26" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:14">
       <x:c r="A28" s="5" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:14">
       <x:c r="A29" s="5" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:14">
       <x:c r="A30" s="5" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:14">
       <x:c r="A31" s="5" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>