--- v14 (2026-10-14)
+++ v15 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e8c8ebf78a34dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e19d7adacd4942489f6f348f60c06a00.psmdcp" Id="Ra97d22c620764f6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f44d71717e41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c199092b3d94180a79cfe496f59d771.psmdcp" Id="Ra87d7d0160b64044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Number of pupils in comprehensive school by School, Year and Grade</x:t>
   </x:si>
   <x:si>
     <x:t>All grades, total</x:t>
   </x:si>
   <x:si>