--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0703815819ab4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/718b9e1487b34608a7bc8bbf4e129d90.psmdcp" Id="R0b8aa0c200f6463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R623461ac763c4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6569e2af35e4178af2f5b08812428c5.psmdcp" Id="Rf24881d280f54e72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Arbetande inom sjötransport. Inkl. finländsk personal på åländskregistrerade fartyg ägda av åländska rederier, efter år och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>