--- v5 (2026-04-14)
+++ v6 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R623461ac763c4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6569e2af35e4178af2f5b08812428c5.psmdcp" Id="Rf24881d280f54e72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd579824a51d4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d657cfce24b14de89911e24f9a20b87e.psmdcp" Id="Rbfa42927ff9a4d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Arbetande inom sjötransport. Inkl. finländsk personal på åländskregistrerade fartyg ägda av åländska rederier, efter år och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>