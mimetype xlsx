--- v6 (2026-05-07)
+++ v7 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd579824a51d4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d657cfce24b14de89911e24f9a20b87e.psmdcp" Id="Rbfa42927ff9a4d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa8dba25184402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f98c4bb7c934cb3ab0b98ea3cf1c446.psmdcp" Id="R7e637909160546ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Arbetande inom sjötransport. Inkl. finländsk personal på åländskregistrerade fartyg ägda av åländska rederier, efter år och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>