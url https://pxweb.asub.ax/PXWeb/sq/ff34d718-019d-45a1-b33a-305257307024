--- v7 (2026-05-30)
+++ v8 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa8dba25184402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f98c4bb7c934cb3ab0b98ea3cf1c446.psmdcp" Id="R7e637909160546ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa368009f9be412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/453a87eaa4994f43b5c7e2367ed3fc41.psmdcp" Id="R35cb748d6a9d4caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Arbetande inom sjötransport. Inkl. finländsk personal på åländskregistrerade fartyg ägda av åländska rederier, efter år och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>