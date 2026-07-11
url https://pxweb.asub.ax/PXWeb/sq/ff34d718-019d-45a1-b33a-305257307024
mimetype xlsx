--- v8 (2026-06-20)
+++ v9 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa368009f9be412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/453a87eaa4994f43b5c7e2367ed3fc41.psmdcp" Id="R35cb748d6a9d4caa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb8d4994eda4e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a665e1fab3c4a18992c33ed6b41fc8e.psmdcp" Id="Rd325e2449f374e21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Arbetande inom sjötransport. Inkl. finländsk personal på åländskregistrerade fartyg ägda av åländska rederier, efter år och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>