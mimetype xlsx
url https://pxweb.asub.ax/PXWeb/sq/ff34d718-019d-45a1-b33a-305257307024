--- v9 (2026-07-11)
+++ v10 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb8d4994eda4e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a665e1fab3c4a18992c33ed6b41fc8e.psmdcp" Id="Rd325e2449f374e21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07030282ba0749a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d5b6d9b5b2548a2a7787e61390e31ef.psmdcp" Id="R7abacea5ae414c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Arbetande inom sjötransport. Inkl. finländsk personal på åländskregistrerade fartyg ägda av åländska rederier, efter år och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>