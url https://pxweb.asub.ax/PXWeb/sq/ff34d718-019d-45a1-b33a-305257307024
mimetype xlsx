--- v10 (2026-07-11)
+++ v11 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07030282ba0749a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d5b6d9b5b2548a2a7787e61390e31ef.psmdcp" Id="R7abacea5ae414c6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb9358c6c3b748a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df913f5092af47228fad5d7534e6f935.psmdcp" Id="R223a84b2e4274852" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Arbetande inom sjötransport. Inkl. finländsk personal på åländskregistrerade fartyg ägda av åländska rederier, efter år och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>