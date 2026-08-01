--- v11 (2026-08-01)
+++ v12 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb9358c6c3b748a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df913f5092af47228fad5d7534e6f935.psmdcp" Id="R223a84b2e4274852" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823ffa4aa4604a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/669c2357275549d7a17ae3e48b8ea45b.psmdcp" Id="R75e0ec6d81974af4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Arbetande inom sjötransport. Inkl. finländsk personal på åländskregistrerade fartyg ägda av åländska rederier, efter år och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>