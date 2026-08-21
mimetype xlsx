--- v12 (2026-08-01)
+++ v13 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823ffa4aa4604a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/669c2357275549d7a17ae3e48b8ea45b.psmdcp" Id="R75e0ec6d81974af4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbc5ee9857dd45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a48d69986474fa8a434b3fcb4433eb2.psmdcp" Id="Raa58aa0ea6804cc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Arbetande inom sjötransport. Inkl. finländsk personal på åländskregistrerade fartyg ägda av åländska rederier, efter år och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>