--- v13 (2026-08-21)
+++ v14 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbc5ee9857dd45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a48d69986474fa8a434b3fcb4433eb2.psmdcp" Id="Raa58aa0ea6804cc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406fe3903a644340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86595e4f4a024e7b9b0836f3593239dd.psmdcp" Id="R6cf9020a7aaa474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Arbetande inom sjötransport. Inkl. finländsk personal på åländskregistrerade fartyg ägda av åländska rederier, efter år och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>