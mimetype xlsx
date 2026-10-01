--- v8 (2026-09-10)
+++ v9 (2026-10-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R618d53024e604a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0639608972d14b16a1401deaff963671.psmdcp" Id="Rdc975d910dd34d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47730dc8b68c4b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c43c093b71a4730a2abc746775edf0e.psmdcp" Id="R874c3ecf6c7f447d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index för internationell torrlastfrakt 2011-2025 (Baltic Dry Index, 1985 = 1 000) efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>Januari</x:t>
   </x:si>
   <x:si>