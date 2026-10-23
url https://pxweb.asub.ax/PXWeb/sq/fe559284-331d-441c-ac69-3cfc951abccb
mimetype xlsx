--- v9 (2026-10-01)
+++ v10 (2026-10-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47730dc8b68c4b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c43c093b71a4730a2abc746775edf0e.psmdcp" Id="R874c3ecf6c7f447d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ad77399a434c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5d51793533545fa97841f6dc647256c.psmdcp" Id="R6e1fd3ae5f1d44ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index för internationell torrlastfrakt 2011-2025 (Baltic Dry Index, 1985 = 1 000) efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>Januari</x:t>
   </x:si>
   <x:si>