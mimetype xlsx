--- v0 (2026-03-31)
+++ v1 (2026-04-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ae1a09d0d084393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26f68289803048dcbab6005cf3e84ce0.psmdcp" Id="R4e478229c0f943da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9bd16cd05d14bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0d1b0a86e4c49bca02ac858509a336d.psmdcp" Id="R15b940ae6cc54955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index för internationell torrlastfrakt 2011-2025 (Baltic Dry Index, 1985 = 1 000) efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>Januari</x:t>
   </x:si>
   <x:si>