--- v1 (2026-04-21)
+++ v2 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9bd16cd05d14bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0d1b0a86e4c49bca02ac858509a336d.psmdcp" Id="R15b940ae6cc54955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c5662e81beb454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5c8c30dbc3844e4a27d26f90dc628ba.psmdcp" Id="Ra488a978ac6d468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index för internationell torrlastfrakt 2011-2025 (Baltic Dry Index, 1985 = 1 000) efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>Januari</x:t>
   </x:si>
   <x:si>