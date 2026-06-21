--- v2 (2026-05-14)
+++ v3 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c5662e81beb454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5c8c30dbc3844e4a27d26f90dc628ba.psmdcp" Id="Ra488a978ac6d468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06f4b9f325664f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27f1ed02c58b4ce2a65fd624fe70ded6.psmdcp" Id="R6ae2149c696249e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index för internationell torrlastfrakt 2011-2025 (Baltic Dry Index, 1985 = 1 000) efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>Januari</x:t>
   </x:si>
   <x:si>