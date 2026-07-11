--- v3 (2026-06-21)
+++ v4 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06f4b9f325664f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27f1ed02c58b4ce2a65fd624fe70ded6.psmdcp" Id="R6ae2149c696249e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3de0531f579447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59bf43044abb44ffa4553e3dc3c96f47.psmdcp" Id="R73ce5288838f4670" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index för internationell torrlastfrakt 2011-2025 (Baltic Dry Index, 1985 = 1 000) efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>Januari</x:t>
   </x:si>
   <x:si>