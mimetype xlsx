--- v4 (2026-07-11)
+++ v5 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3de0531f579447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59bf43044abb44ffa4553e3dc3c96f47.psmdcp" Id="R73ce5288838f4670" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e4e8cf503b847ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f7edd0fc2c64de89e20d2948b1b901c.psmdcp" Id="R0d5b3c38adea427b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index för internationell torrlastfrakt 2011-2025 (Baltic Dry Index, 1985 = 1 000) efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>Januari</x:t>
   </x:si>
   <x:si>