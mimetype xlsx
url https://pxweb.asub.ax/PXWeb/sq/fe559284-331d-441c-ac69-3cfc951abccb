--- v5 (2026-08-01)
+++ v6 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e4e8cf503b847ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f7edd0fc2c64de89e20d2948b1b901c.psmdcp" Id="R0d5b3c38adea427b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e506f070e2b4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37d3e8bd15854300bc110627dc468939.psmdcp" Id="R481bfce1bdc94142" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index för internationell torrlastfrakt 2011-2025 (Baltic Dry Index, 1985 = 1 000) efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>Januari</x:t>
   </x:si>
   <x:si>