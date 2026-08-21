--- v6 (2026-08-01)
+++ v7 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e506f070e2b4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37d3e8bd15854300bc110627dc468939.psmdcp" Id="R481bfce1bdc94142" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791f83f4852440e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e18ee3f3d6f34f76810be47650eda90e.psmdcp" Id="Rdbd492aa538044b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index för internationell torrlastfrakt 2011-2025 (Baltic Dry Index, 1985 = 1 000) efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>Januari</x:t>
   </x:si>
   <x:si>