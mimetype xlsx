--- v7 (2026-08-21)
+++ v8 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791f83f4852440e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e18ee3f3d6f34f76810be47650eda90e.psmdcp" Id="Rdbd492aa538044b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R618d53024e604a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0639608972d14b16a1401deaff963671.psmdcp" Id="Rdc975d910dd34d15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index för internationell torrlastfrakt 2011-2025 (Baltic Dry Index, 1985 = 1 000) efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>Januari</x:t>
   </x:si>
   <x:si>