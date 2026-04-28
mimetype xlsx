--- v3 (2026-03-23)
+++ v4 (2026-04-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21323ede110d468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c54568b07994407b6cd865e3c763a97.psmdcp" Id="R7974745255af4156" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf30fbbf4734dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de3c5e04743749e7a6f9575b12ab321f.psmdcp" Id="R60038d0519ef407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Misstänkta för utredda brott efter Kön, Typ av brott och År</x:t>
   </x:si>
   <x:si>
     <x:t>2010</x:t>
   </x:si>
   <x:si>