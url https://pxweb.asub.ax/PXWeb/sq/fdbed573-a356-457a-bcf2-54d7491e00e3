--- v4 (2026-04-28)
+++ v5 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf30fbbf4734dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de3c5e04743749e7a6f9575b12ab321f.psmdcp" Id="R60038d0519ef407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf2ef5f30c846c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6beacf68ed364b7bba4fec17103dc192.psmdcp" Id="R89b83ab423094df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Misstänkta för utredda brott efter Kön, Typ av brott och År</x:t>
   </x:si>
   <x:si>
     <x:t>2010</x:t>
   </x:si>
   <x:si>