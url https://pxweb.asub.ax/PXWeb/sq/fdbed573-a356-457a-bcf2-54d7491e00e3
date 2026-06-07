--- v5 (2026-05-18)
+++ v6 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf2ef5f30c846c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6beacf68ed364b7bba4fec17103dc192.psmdcp" Id="R89b83ab423094df3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee75b30dd4a4765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94588c432fc4496da1345b34a4bca3ae.psmdcp" Id="Rb3fed7db2788449d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Misstänkta för utredda brott efter Kön, Typ av brott och År</x:t>
   </x:si>
   <x:si>
     <x:t>2010</x:t>
   </x:si>
   <x:si>