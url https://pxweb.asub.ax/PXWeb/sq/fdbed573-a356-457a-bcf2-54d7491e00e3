--- v6 (2026-06-07)
+++ v7 (2026-06-28)
@@ -1,147 +1,150 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee75b30dd4a4765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94588c432fc4496da1345b34a4bca3ae.psmdcp" Id="Rb3fed7db2788449d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e09d0c374246a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/064cc0b214a341e58b21e1fcf6d0e32b.psmdcp" Id="Rf438df739fe74c48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Misstänkta för utredda brott efter Kön, Typ av brott och År</x:t>
   </x:si>
   <x:si>
     <x:t>2010</x:t>
   </x:si>
   <x:si>
     <x:t>2011</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>
     <x:t>2013</x:t>
   </x:si>
   <x:si>
     <x:t>2014</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>
     <x:t>Brott mot liv och hälsa</x:t>
   </x:si>
   <x:si>
     <x:t>Sexualbrott</x:t>
   </x:si>
   <x:si>
     <x:t>Egendomsbrott</x:t>
   </x:si>
   <x:si>
     <x:t>Trafikbrott</x:t>
   </x:si>
   <x:si>
     <x:t>Brott mot rättskip., myndigh. och allmän ordn.</x:t>
   </x:si>
   <x:si>
     <x:t>Övriga strafflagsbrott</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>
     <x:t>Kvinnor</x:t>
   </x:si>
   <x:si>
     <x:t>...</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Endast brott mot strafflagen redovisas, förseelser finns därför inte med i denna statistik. </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> &lt;U&gt;&lt;A HREF=https://www.asub.ax/sv/beskrivning-statistiken-om-rattsvasendet TARGET=_blank&gt;Beskrivning av statistiken&lt;/A&gt;&lt;/U&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250606 09:00</x:t>
+    <x:t>20260601 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands statistik- och utredningsbyrå (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>018-25490</x:t>
   </x:si>
   <x:si>
     <x:t>asub@asub.ax</x:t>
   </x:si>
   <x:si>
     <x:t>PB 1187</x:t>
   </x:si>
   <x:si>
     <x:t>AX-22111 Mariehamn</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
@@ -530,1249 +533,1315 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:Q56"/>
+  <x:dimension ref="A1:R56"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="40.710625" style="0" customWidth="1"/>
-    <x:col min="3" max="17" width="6.090625" style="0" customWidth="1"/>
+    <x:col min="3" max="18" width="6.090625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:17">
+    <x:row r="1" spans="1:18">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:17">
+    <x:row r="3" spans="1:18">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="L3" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="M3" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="N3" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O3" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="P3" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="Q3" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:17">
+      <x:c r="R3" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:18">
       <x:c r="A4" s="2" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
         <x:v>1433</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>1559</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>1664</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
         <x:v>1560</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>1482</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>1359</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
         <x:v>1653</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
         <x:v>1843</x:v>
       </x:c>
       <x:c r="K4" s="3" t="n">
         <x:v>1479</x:v>
       </x:c>
       <x:c r="L4" s="3" t="n">
         <x:v>1591</x:v>
       </x:c>
       <x:c r="M4" s="3" t="n">
         <x:v>1521</x:v>
       </x:c>
       <x:c r="N4" s="3" t="n">
         <x:v>1342</x:v>
       </x:c>
       <x:c r="O4" s="3" t="n">
         <x:v>1521</x:v>
       </x:c>
       <x:c r="P4" s="3" t="n">
         <x:v>1413</x:v>
       </x:c>
       <x:c r="Q4" s="3" t="n">
         <x:v>1285</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:17">
+      <x:c r="R4" s="3" t="n">
+        <x:v>1378</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:18">
       <x:c r="B5" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>208</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J5" s="3" t="n">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K5" s="3" t="n">
         <x:v>125</x:v>
       </x:c>
       <x:c r="L5" s="3" t="n">
         <x:v>142</x:v>
       </x:c>
       <x:c r="M5" s="3" t="n">
         <x:v>173</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>196</x:v>
       </x:c>
       <x:c r="O5" s="3" t="n">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P5" s="3" t="n">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q5" s="3" t="n">
         <x:v>184</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:17">
+      <x:c r="R5" s="3" t="n">
+        <x:v>149</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:18">
       <x:c r="B6" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I6" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J6" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K6" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L6" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="M6" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N6" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O6" s="3" t="n">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P6" s="3" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q6" s="3" t="n">
         <x:v>55</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:17">
+      <x:c r="R6" s="3" t="n">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:18">
       <x:c r="B7" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>438</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
         <x:v>335</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
         <x:v>342</x:v>
       </x:c>
       <x:c r="I7" s="3" t="n">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J7" s="3" t="n">
         <x:v>560</x:v>
       </x:c>
       <x:c r="K7" s="3" t="n">
         <x:v>382</x:v>
       </x:c>
       <x:c r="L7" s="3" t="n">
         <x:v>374</x:v>
       </x:c>
       <x:c r="M7" s="3" t="n">
         <x:v>347</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>200</x:v>
       </x:c>
       <x:c r="O7" s="3" t="n">
         <x:v>353</x:v>
       </x:c>
       <x:c r="P7" s="3" t="n">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q7" s="3" t="n">
         <x:v>218</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:17">
+      <x:c r="R7" s="3" t="n">
+        <x:v>306</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:18">
       <x:c r="B8" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>667</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>837</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>731</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>730</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>704</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
         <x:v>653</x:v>
       </x:c>
       <x:c r="I8" s="3" t="n">
         <x:v>750</x:v>
       </x:c>
       <x:c r="J8" s="3" t="n">
         <x:v>507</x:v>
       </x:c>
       <x:c r="K8" s="3" t="n">
         <x:v>603</x:v>
       </x:c>
       <x:c r="L8" s="3" t="n">
         <x:v>588</x:v>
       </x:c>
       <x:c r="M8" s="3" t="n">
         <x:v>580</x:v>
       </x:c>
       <x:c r="N8" s="3" t="n">
         <x:v>638</x:v>
       </x:c>
       <x:c r="O8" s="3" t="n">
         <x:v>591</x:v>
       </x:c>
       <x:c r="P8" s="3" t="n">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q8" s="3" t="n">
         <x:v>452</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:17">
+      <x:c r="R8" s="3" t="n">
+        <x:v>617</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:18">
       <x:c r="B9" s="2" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I9" s="3" t="n">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J9" s="3" t="n">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K9" s="3" t="n">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L9" s="3" t="n">
         <x:v>108</x:v>
       </x:c>
       <x:c r="M9" s="3" t="n">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>67</x:v>
       </x:c>
       <x:c r="O9" s="3" t="n">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P9" s="3" t="n">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q9" s="3" t="n">
         <x:v>69</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:17">
+      <x:c r="R9" s="3" t="n">
+        <x:v>74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:18">
       <x:c r="B10" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>269</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I10" s="3" t="n">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J10" s="3" t="n">
         <x:v>480</x:v>
       </x:c>
       <x:c r="K10" s="3" t="n">
         <x:v>274</x:v>
       </x:c>
       <x:c r="L10" s="3" t="n">
         <x:v>361</x:v>
       </x:c>
       <x:c r="M10" s="3" t="n">
         <x:v>315</x:v>
       </x:c>
       <x:c r="N10" s="3" t="n">
         <x:v>216</x:v>
       </x:c>
       <x:c r="O10" s="3" t="n">
         <x:v>283</x:v>
       </x:c>
       <x:c r="P10" s="3" t="n">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q10" s="3" t="n">
         <x:v>307</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:17">
+      <x:c r="R10" s="3" t="n">
+        <x:v>180</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:18">
       <x:c r="A11" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>1308</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
         <x:v>1217</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="J11" s="3" t="n">
         <x:v>1506</x:v>
       </x:c>
       <x:c r="K11" s="3" t="n">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="L11" s="3" t="n">
         <x:v>1253</x:v>
       </x:c>
       <x:c r="M11" s="3" t="n">
         <x:v>1212</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="O11" s="3" t="n">
         <x:v>1224</x:v>
       </x:c>
       <x:c r="P11" s="3" t="n">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="Q11" s="3" t="n">
         <x:v>1036</x:v>
       </x:c>
-    </x:row>
-    <x:row r="12" spans="1:17">
+      <x:c r="R11" s="3" t="n">
+        <x:v>1077</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:18">
       <x:c r="B12" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>173</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I12" s="3" t="n">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J12" s="3" t="n">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K12" s="3" t="n">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L12" s="3" t="n">
         <x:v>113</x:v>
       </x:c>
       <x:c r="M12" s="3" t="n">
         <x:v>147</x:v>
       </x:c>
       <x:c r="N12" s="3" t="n">
         <x:v>147</x:v>
       </x:c>
       <x:c r="O12" s="3" t="n">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P12" s="3" t="n">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q12" s="3" t="n">
         <x:v>154</x:v>
       </x:c>
-    </x:row>
-    <x:row r="13" spans="1:17">
+      <x:c r="R12" s="3" t="n">
+        <x:v>117</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:18">
       <x:c r="B13" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I13" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J13" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K13" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L13" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="M13" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O13" s="3" t="n">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P13" s="3" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q13" s="3" t="n">
         <x:v>55</x:v>
       </x:c>
-    </x:row>
-    <x:row r="14" spans="1:17">
+      <x:c r="R13" s="3" t="n">
+        <x:v>48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:18">
       <x:c r="B14" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
         <x:v>313</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
         <x:v>250</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I14" s="3" t="n">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J14" s="3" t="n">
         <x:v>518</x:v>
       </x:c>
       <x:c r="K14" s="3" t="n">
         <x:v>339</x:v>
       </x:c>
       <x:c r="L14" s="3" t="n">
         <x:v>314</x:v>
       </x:c>
       <x:c r="M14" s="3" t="n">
         <x:v>273</x:v>
       </x:c>
       <x:c r="N14" s="3" t="n">
         <x:v>147</x:v>
       </x:c>
       <x:c r="O14" s="3" t="n">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P14" s="3" t="n">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q14" s="3" t="n">
         <x:v>152</x:v>
       </x:c>
-    </x:row>
-    <x:row r="15" spans="1:17">
+      <x:c r="R14" s="3" t="n">
+        <x:v>226</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:18">
       <x:c r="B15" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>518</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>648</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>579</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
         <x:v>540</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>510</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I15" s="3" t="n">
         <x:v>588</x:v>
       </x:c>
       <x:c r="J15" s="3" t="n">
         <x:v>397</x:v>
       </x:c>
       <x:c r="K15" s="3" t="n">
         <x:v>473</x:v>
       </x:c>
       <x:c r="L15" s="3" t="n">
         <x:v>443</x:v>
       </x:c>
       <x:c r="M15" s="3" t="n">
         <x:v>428</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>474</x:v>
       </x:c>
       <x:c r="O15" s="3" t="n">
         <x:v>487</x:v>
       </x:c>
       <x:c r="P15" s="3" t="n">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q15" s="3" t="n">
         <x:v>351</x:v>
       </x:c>
-    </x:row>
-    <x:row r="16" spans="1:17">
+      <x:c r="R15" s="3" t="n">
+        <x:v>476</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:18">
       <x:c r="B16" s="2" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I16" s="3" t="n">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J16" s="3" t="n">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K16" s="3" t="n">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L16" s="3" t="n">
         <x:v>87</x:v>
       </x:c>
       <x:c r="M16" s="3" t="n">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N16" s="3" t="n">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O16" s="3" t="n">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P16" s="3" t="n">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q16" s="3" t="n">
         <x:v>52</x:v>
       </x:c>
-    </x:row>
-    <x:row r="17" spans="1:17">
+      <x:c r="R16" s="3" t="n">
+        <x:v>53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:18">
       <x:c r="B17" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>219</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
         <x:v>153</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I17" s="3" t="n">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J17" s="3" t="n">
         <x:v>338</x:v>
       </x:c>
       <x:c r="K17" s="3" t="n">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L17" s="3" t="n">
         <x:v>278</x:v>
       </x:c>
       <x:c r="M17" s="3" t="n">
         <x:v>271</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="O17" s="3" t="n">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P17" s="3" t="n">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q17" s="3" t="n">
         <x:v>272</x:v>
       </x:c>
-    </x:row>
-    <x:row r="18" spans="1:17">
+      <x:c r="R17" s="3" t="n">
+        <x:v>157</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:18">
       <x:c r="A18" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>321</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>356</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
         <x:v>343</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I18" s="3" t="n">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J18" s="3" t="n">
         <x:v>337</x:v>
       </x:c>
       <x:c r="K18" s="3" t="n">
         <x:v>238</x:v>
       </x:c>
       <x:c r="L18" s="3" t="n">
         <x:v>338</x:v>
       </x:c>
       <x:c r="M18" s="3" t="n">
         <x:v>309</x:v>
       </x:c>
       <x:c r="N18" s="3" t="n">
         <x:v>327</x:v>
       </x:c>
       <x:c r="O18" s="3" t="n">
         <x:v>297</x:v>
       </x:c>
       <x:c r="P18" s="3" t="n">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q18" s="3" t="n">
         <x:v>249</x:v>
       </x:c>
-    </x:row>
-    <x:row r="19" spans="1:17">
+      <x:c r="R18" s="3" t="n">
+        <x:v>301</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:18">
       <x:c r="B19" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I19" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="J19" s="3" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="K19" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="L19" s="3" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>49</x:v>
       </x:c>
       <x:c r="O19" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="P19" s="3" t="n">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q19" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
-    </x:row>
-    <x:row r="20" spans="1:17">
+      <x:c r="R19" s="3" t="n">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:18">
       <x:c r="B20" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C20" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D20" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E20" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F20" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G20" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H20" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I20" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J20" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K20" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="N20" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O20" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="P20" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="Q20" s="4" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-    <x:row r="21" spans="1:17">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R20" s="3" t="n">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:18">
       <x:c r="B21" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D21" s="3" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E21" s="3" t="n">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F21" s="3" t="n">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G21" s="3" t="n">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H21" s="3" t="n">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I21" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J21" s="3" t="n">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K21" s="3" t="n">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L21" s="3" t="n">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M21" s="3" t="n">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O21" s="3" t="n">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P21" s="3" t="n">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q21" s="3" t="n">
         <x:v>66</x:v>
       </x:c>
-    </x:row>
-    <x:row r="22" spans="1:17">
+      <x:c r="R21" s="3" t="n">
+        <x:v>80</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:18">
       <x:c r="B22" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C22" s="3" t="n">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D22" s="3" t="n">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E22" s="3" t="n">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F22" s="3" t="n">
         <x:v>190</x:v>
       </x:c>
       <x:c r="G22" s="3" t="n">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H22" s="3" t="n">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I22" s="3" t="n">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J22" s="3" t="n">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K22" s="3" t="n">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L22" s="3" t="n">
         <x:v>145</x:v>
       </x:c>
       <x:c r="M22" s="3" t="n">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N22" s="3" t="n">
         <x:v>164</x:v>
       </x:c>
       <x:c r="O22" s="3" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P22" s="3" t="n">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q22" s="3" t="n">
         <x:v>101</x:v>
       </x:c>
-    </x:row>
-    <x:row r="23" spans="1:17">
+      <x:c r="R22" s="3" t="n">
+        <x:v>141</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:18">
       <x:c r="B23" s="2" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D23" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F23" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H23" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I23" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="J23" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K23" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="L23" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M23" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="O23" s="3" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P23" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q23" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
-    </x:row>
-    <x:row r="24" spans="1:17">
+      <x:c r="R23" s="3" t="n">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:18">
       <x:c r="B24" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C24" s="3" t="n">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D24" s="3" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E24" s="3" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F24" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G24" s="3" t="n">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H24" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I24" s="3" t="n">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J24" s="3" t="n">
         <x:v>142</x:v>
       </x:c>
       <x:c r="K24" s="3" t="n">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L24" s="3" t="n">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M24" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N24" s="3" t="n">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O24" s="3" t="n">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P24" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q24" s="3" t="n">
         <x:v>35</x:v>
       </x:c>
-    </x:row>
-    <x:row r="26" spans="1:17">
+      <x:c r="R24" s="3" t="n">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:18">
       <x:c r="A26" s="5" t="s">
-        <x:v>26</x:v>
-[...2 lines deleted...]
-    <x:row r="27" spans="1:17">
+        <x:v>27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:18">
       <x:c r="A27" s="5" t="s">
-        <x:v>27</x:v>
-[...2 lines deleted...]
-    <x:row r="29" spans="1:17">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:18">
       <x:c r="A29" s="0" t="s">
-        <x:v>28</x:v>
-[...2 lines deleted...]
-    <x:row r="30" spans="1:17">
+        <x:v>29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:18">
       <x:c r="A30" s="0" t="s">
-        <x:v>29</x:v>
-[...2 lines deleted...]
-    <x:row r="32" spans="1:17">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:18">
       <x:c r="A32" s="0" t="s">
-        <x:v>30</x:v>
-[...2 lines deleted...]
-    <x:row r="33" spans="1:17">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:18">
       <x:c r="A33" s="0" t="s">
-        <x:v>31</x:v>
-[...2 lines deleted...]
-    <x:row r="35" spans="1:17">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:18">
       <x:c r="A35" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:18">
+      <x:c r="A36" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:18">
+      <x:c r="A37" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:18">
+      <x:c r="A39" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
-    <x:row r="36" spans="1:17">
-[...14 lines deleted...]
-    <x:row r="40" spans="1:17">
+    <x:row r="40" spans="1:18">
       <x:c r="A40" s="0" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-    <x:row r="41" spans="1:17">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:18">
       <x:c r="A41" s="0" t="s">
-        <x:v>36</x:v>
-[...2 lines deleted...]
-    <x:row r="44" spans="1:17">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:18">
       <x:c r="A44" s="0" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-    <x:row r="45" spans="1:17">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:18">
       <x:c r="A45" s="0" t="s">
-        <x:v>38</x:v>
-[...2 lines deleted...]
-    <x:row r="55" spans="1:17">
+        <x:v>39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:18">
       <x:c r="A55" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-    <x:row r="56" spans="1:17">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:18">
       <x:c r="A56" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>RV003</vt:lpstr>
       <vt:lpstr>RV003!Print_Area</vt:lpstr>
       <vt:lpstr>RV003!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>