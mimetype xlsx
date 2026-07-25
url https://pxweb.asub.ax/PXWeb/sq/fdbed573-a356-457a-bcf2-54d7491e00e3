--- v7 (2026-06-28)
+++ v8 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e09d0c374246a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/064cc0b214a341e58b21e1fcf6d0e32b.psmdcp" Id="Rf438df739fe74c48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1d9fb56997f4f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49809fd097824f4fa54e6c5c6153a393.psmdcp" Id="Rd80ce2b3e4d14101" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Misstänkta för utredda brott efter Kön, Typ av brott och År</x:t>
   </x:si>
   <x:si>
     <x:t>2010</x:t>
   </x:si>
   <x:si>