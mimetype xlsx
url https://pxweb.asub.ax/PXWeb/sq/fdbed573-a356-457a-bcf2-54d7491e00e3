--- v8 (2026-07-25)
+++ v9 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1d9fb56997f4f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49809fd097824f4fa54e6c5c6153a393.psmdcp" Id="Rd80ce2b3e4d14101" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R968a91481b2e4b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58e24469608b42e68967a58cc9ead2d6.psmdcp" Id="R180933ff02934b30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Misstänkta för utredda brott efter Kön, Typ av brott och År</x:t>
   </x:si>
   <x:si>
     <x:t>2010</x:t>
   </x:si>
   <x:si>