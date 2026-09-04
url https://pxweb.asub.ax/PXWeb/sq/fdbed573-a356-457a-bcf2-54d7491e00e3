--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R968a91481b2e4b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58e24469608b42e68967a58cc9ead2d6.psmdcp" Id="R180933ff02934b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20a0304c81194635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc9a815e187d4a34afedb785d3ce6920.psmdcp" Id="Rdfdd5c518b774d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Misstänkta för utredda brott efter Kön, Typ av brott och År</x:t>
   </x:si>
   <x:si>
     <x:t>2010</x:t>
   </x:si>
   <x:si>