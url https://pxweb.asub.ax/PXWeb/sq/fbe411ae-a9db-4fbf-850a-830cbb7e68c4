--- v3 (2026-03-09)
+++ v4 (2026-04-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e792fd3fdf465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77c9a622489a4ac8a4d0a7c8c4fe6eed.psmdcp" Id="R1c0feb347cae470e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c41bf2834944f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/095b93e8a87d4a119bb1e2e223a56efa.psmdcp" Id="Rd90a395516d24736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT014" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Number of annual full-time equivalent employees' in child care by Year, Position, Region and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>