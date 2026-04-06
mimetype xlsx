--- v4 (2026-04-06)
+++ v5 (2026-04-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c41bf2834944f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/095b93e8a87d4a119bb1e2e223a56efa.psmdcp" Id="Rd90a395516d24736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29ab1f5e59444734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e784cbc071d481db5ca462e110da33b.psmdcp" Id="R78b185ac3a0340e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT014" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Number of annual full-time equivalent employees' in child care by Year, Position, Region and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>