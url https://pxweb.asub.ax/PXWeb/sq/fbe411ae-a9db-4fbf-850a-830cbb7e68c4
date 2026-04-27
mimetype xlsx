--- v5 (2026-04-06)
+++ v6 (2026-04-27)
@@ -1,105 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29ab1f5e59444734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e784cbc071d481db5ca462e110da33b.psmdcp" Id="R78b185ac3a0340e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23435e91ac5049ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c50c7673e47455a9261fd23b5421cab.psmdcp" Id="R7de7aeabe579467b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT014" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Number of annual full-time equivalent employees' in child care by Year, Position, Region and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>Females</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Child care director with no educational assignments</x:t>
   </x:si>
   <x:si>
     <x:t>Child care director with educational assignments</x:t>
   </x:si>
   <x:si>
     <x:t>Child care teacher</x:t>
   </x:si>
   <x:si>
     <x:t>Pre-school teacher</x:t>
   </x:si>
   <x:si>
     <x:t>Remedial teacher</x:t>
   </x:si>
   <x:si>
     <x:t>Child care worker</x:t>
   </x:si>
   <x:si>
     <x:t>Child care assistant</x:t>
   </x:si>
   <x:si>
     <x:t>Other personnel</x:t>
   </x:si>
   <x:si>
     <x:t>Annual full-time equivalent describes all employees' work during the year converted to full-time.</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250310 08:00</x:t>
+    <x:t>20260422 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands statistik- och utredningsbyrå (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>018-25490</x:t>
   </x:si>
   <x:si>
     <x:t>asub@asub.ax</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;A HREF=https://www.asub.ax/ TARGET=_blank&gt;https://www.asub.ax/&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
@@ -528,169 +528,169 @@
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="C4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>444.9</x:v>
+        <x:v>465.1</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>428.1</x:v>
+        <x:v>447.1</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>16.8</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="B6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>16</x:v>
+        <x:v>17.4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>15.4</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="B7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>18.4</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>19.4</x:v>
+        <x:v>17.4</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="B8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>122.4</x:v>
+        <x:v>126.6</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>119.2</x:v>
+        <x:v>124.5</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>3.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="B9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>2.9</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>2.9</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="B10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>8.5</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>8.5</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="B11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>175.7</x:v>
+        <x:v>193.5</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>169.3</x:v>
+        <x:v>187.8</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>6.4</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="B12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>58.6</x:v>
+        <x:v>50.6</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>55.6</x:v>
+        <x:v>45.3</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>5.3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="B13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>40.5</x:v>
+        <x:v>45.1</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>39.2</x:v>
+        <x:v>44.2</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="0" t="s">
         <x:v>17</x:v>