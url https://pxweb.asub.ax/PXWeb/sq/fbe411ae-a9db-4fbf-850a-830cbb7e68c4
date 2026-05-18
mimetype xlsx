--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23435e91ac5049ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c50c7673e47455a9261fd23b5421cab.psmdcp" Id="R7de7aeabe579467b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R981b2d7e9c0c4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/697d50a56c484542bc9e3fa4ea849690.psmdcp" Id="Rd67b70e39116411f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT014" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Number of annual full-time equivalent employees' in child care by Year, Position, Region and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>