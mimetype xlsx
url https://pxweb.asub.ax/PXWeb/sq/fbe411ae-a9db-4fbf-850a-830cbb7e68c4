--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R981b2d7e9c0c4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/697d50a56c484542bc9e3fa4ea849690.psmdcp" Id="Rd67b70e39116411f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33cf240863ab4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/067f138ff84b4912a3239fc12e485864.psmdcp" Id="R48eac7c755184dc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT014" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Number of annual full-time equivalent employees' in child care by Year, Position, Region and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>