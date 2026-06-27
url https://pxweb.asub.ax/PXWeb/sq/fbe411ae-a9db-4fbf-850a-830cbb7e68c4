--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33cf240863ab4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/067f138ff84b4912a3239fc12e485864.psmdcp" Id="R48eac7c755184dc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1a225c5dab4663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6b36259e31241349be7fcf9f048efcc.psmdcp" Id="R7d7c969643eb4e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT014" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Number of annual full-time equivalent employees' in child care by Year, Position, Region and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>