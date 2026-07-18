--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1a225c5dab4663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6b36259e31241349be7fcf9f048efcc.psmdcp" Id="R7d7c969643eb4e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d4ff013575644f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e8cd9f0beb740fca7786922aca3f328.psmdcp" Id="R97ebbe4eee79497a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT014" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Number of annual full-time equivalent employees' in child care by Year, Position, Region and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>