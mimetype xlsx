--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d4ff013575644f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e8cd9f0beb740fca7786922aca3f328.psmdcp" Id="R97ebbe4eee79497a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f668120d13a4bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9aa97f29e6849c2a5d23922069aa742.psmdcp" Id="Rc6272f45d9bf420f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT014" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Number of annual full-time equivalent employees' in child care by Year, Position, Region and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>