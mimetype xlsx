--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f668120d13a4bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9aa97f29e6849c2a5d23922069aa742.psmdcp" Id="Rc6272f45d9bf420f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8490db928104451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45e30a6acecf4609b16ddcdbbb823262.psmdcp" Id="Rc60709153e304de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT014" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Number of annual full-time equivalent employees' in child care by Year, Position, Region and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>