--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca17f99dc99b4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1929e969c4e74c9d8009a625d0c27a89.psmdcp" Id="R9641b832bef8421c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ab8cfdd4da4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bde6053cdbb846d2be30b7aee928e609.psmdcp" Id="Ra99f2c8ca4d04fd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Index för tankerfrakter på rutter mellan nordvästeuropeiska hamnar (Worldscale, Aframax tankers; 70 000-100 000 dwt) 2008-2025 efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>