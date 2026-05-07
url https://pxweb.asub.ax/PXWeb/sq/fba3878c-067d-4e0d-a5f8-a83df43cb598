--- v5 (2026-04-14)
+++ v6 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ab8cfdd4da4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bde6053cdbb846d2be30b7aee928e609.psmdcp" Id="Ra99f2c8ca4d04fd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf369b4dcfab74c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9ee6573b532474cab135be5b587c925.psmdcp" Id="Rf165e03ed84b40bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Index för tankerfrakter på rutter mellan nordvästeuropeiska hamnar (Worldscale, Aframax tankers; 70 000-100 000 dwt) 2008-2025 efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>