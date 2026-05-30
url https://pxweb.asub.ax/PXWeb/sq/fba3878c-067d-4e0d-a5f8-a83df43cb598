--- v6 (2026-05-07)
+++ v7 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf369b4dcfab74c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9ee6573b532474cab135be5b587c925.psmdcp" Id="Rf165e03ed84b40bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c915697d4a44229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53d8f337d9354db595d7b2c3582bcfaa.psmdcp" Id="R6afbc5db394e403c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Index för tankerfrakter på rutter mellan nordvästeuropeiska hamnar (Worldscale, Aframax tankers; 70 000-100 000 dwt) 2008-2025 efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>