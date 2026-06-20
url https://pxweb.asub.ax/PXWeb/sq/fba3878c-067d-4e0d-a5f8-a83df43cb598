--- v7 (2026-05-30)
+++ v8 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c915697d4a44229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53d8f337d9354db595d7b2c3582bcfaa.psmdcp" Id="R6afbc5db394e403c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42080e01cbd74606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8abb2361d9b24379a6db5d2a11b6d7a3.psmdcp" Id="R3470d9336aa24c69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Index för tankerfrakter på rutter mellan nordvästeuropeiska hamnar (Worldscale, Aframax tankers; 70 000-100 000 dwt) 2008-2025 efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>