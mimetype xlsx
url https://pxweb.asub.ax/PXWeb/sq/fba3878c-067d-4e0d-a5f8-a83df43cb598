--- v8 (2026-06-20)
+++ v9 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42080e01cbd74606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8abb2361d9b24379a6db5d2a11b6d7a3.psmdcp" Id="R3470d9336aa24c69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6e1e763d3814e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17a520a16daa4f469fd3881dc453809d.psmdcp" Id="R73fbc177b1e24d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Index för tankerfrakter på rutter mellan nordvästeuropeiska hamnar (Worldscale, Aframax tankers; 70 000-100 000 dwt) 2008-2025 efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>