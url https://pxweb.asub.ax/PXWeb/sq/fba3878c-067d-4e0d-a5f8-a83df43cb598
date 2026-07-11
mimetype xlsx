--- v9 (2026-07-11)
+++ v10 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6e1e763d3814e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17a520a16daa4f469fd3881dc453809d.psmdcp" Id="R73fbc177b1e24d3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R684276079c674cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b65a680905e474ca1575ec8c35b057d.psmdcp" Id="R0923d000268f4755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Index för tankerfrakter på rutter mellan nordvästeuropeiska hamnar (Worldscale, Aframax tankers; 70 000-100 000 dwt) 2008-2025 efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>