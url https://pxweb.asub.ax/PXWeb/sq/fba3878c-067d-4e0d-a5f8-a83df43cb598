--- v10 (2026-07-11)
+++ v11 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R684276079c674cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b65a680905e474ca1575ec8c35b057d.psmdcp" Id="R0923d000268f4755" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867b0945f3734524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a3902eb2eaa4390be3004e6434b0485.psmdcp" Id="R6e7a41e5f16a42d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Index för tankerfrakter på rutter mellan nordvästeuropeiska hamnar (Worldscale, Aframax tankers; 70 000-100 000 dwt) 2008-2025 efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>