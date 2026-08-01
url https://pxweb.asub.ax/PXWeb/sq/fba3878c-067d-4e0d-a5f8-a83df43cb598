--- v11 (2026-08-01)
+++ v12 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867b0945f3734524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a3902eb2eaa4390be3004e6434b0485.psmdcp" Id="R6e7a41e5f16a42d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55d08eefe674a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/441f3edca5bf4dc7b6ffbef591c66570.psmdcp" Id="Ra3395c41f71d4290" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Index för tankerfrakter på rutter mellan nordvästeuropeiska hamnar (Worldscale, Aframax tankers; 70 000-100 000 dwt) 2008-2025 efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>