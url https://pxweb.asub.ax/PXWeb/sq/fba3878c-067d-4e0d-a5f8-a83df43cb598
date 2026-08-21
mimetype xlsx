--- v12 (2026-08-01)
+++ v13 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55d08eefe674a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/441f3edca5bf4dc7b6ffbef591c66570.psmdcp" Id="Ra3395c41f71d4290" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb3f45eb9814fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73394975db03482fbbd64b1b6b48719a.psmdcp" Id="R64ce32c12c18461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Index för tankerfrakter på rutter mellan nordvästeuropeiska hamnar (Worldscale, Aframax tankers; 70 000-100 000 dwt) 2008-2025 efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>