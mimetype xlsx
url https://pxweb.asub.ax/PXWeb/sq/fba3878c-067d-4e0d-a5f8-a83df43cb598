--- v13 (2026-08-21)
+++ v14 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb3f45eb9814fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73394975db03482fbbd64b1b6b48719a.psmdcp" Id="R64ce32c12c18461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9749941cb183493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05d86781bba94159a88ee0d97f973a6b.psmdcp" Id="Rc1e82696edb24144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Index för tankerfrakter på rutter mellan nordvästeuropeiska hamnar (Worldscale, Aframax tankers; 70 000-100 000 dwt) 2008-2025 efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>