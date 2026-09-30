--- v14 (2026-09-10)
+++ v15 (2026-09-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9749941cb183493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05d86781bba94159a88ee0d97f973a6b.psmdcp" Id="Rc1e82696edb24144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f1d38ed3374d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66947b598f7e4b56b91bddccf1a5aacb.psmdcp" Id="R49e22aa3d13f421d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Index för tankerfrakter på rutter mellan nordvästeuropeiska hamnar (Worldscale, Aframax tankers; 70 000-100 000 dwt) 2008-2025 efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>