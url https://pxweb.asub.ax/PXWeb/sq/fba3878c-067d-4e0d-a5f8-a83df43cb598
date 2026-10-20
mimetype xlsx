--- v15 (2026-09-30)
+++ v16 (2026-10-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f1d38ed3374d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66947b598f7e4b56b91bddccf1a5aacb.psmdcp" Id="R49e22aa3d13f421d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eccf89814f7439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30d3883f57894a65bbf9ca3b37ce1ea6.psmdcp" Id="R2c23939a19ae4c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Index för tankerfrakter på rutter mellan nordvästeuropeiska hamnar (Worldscale, Aframax tankers; 70 000-100 000 dwt) 2008-2025 efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>