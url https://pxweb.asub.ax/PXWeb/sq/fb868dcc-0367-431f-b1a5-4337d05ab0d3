--- v4 (2026-03-09)
+++ v5 (2026-04-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05836ce5fac342cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e4525ce87cc45e693e8b31d5f2e86ee.psmdcp" Id="Re1aec33fe90149a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b78b13e346b4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ab5ef3f37654666998d75ea9e1cf00d.psmdcp" Id="R7b3a21ab371d4554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Day care by Year, Municipality and Value</x:t>
   </x:si>
   <x:si>
     <x:t>Number of children</x:t>
   </x:si>
   <x:si>