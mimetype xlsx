--- v5 (2026-04-06)
+++ v6 (2026-04-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b78b13e346b4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ab5ef3f37654666998d75ea9e1cf00d.psmdcp" Id="R7b3a21ab371d4554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3401a1eeefca4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60d7696ee04f4935b2e46c8c3c980d17.psmdcp" Id="Rfd301b6a8f4c44fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Day care by Year, Municipality and Value</x:t>
   </x:si>
   <x:si>
     <x:t>Number of children</x:t>
   </x:si>
   <x:si>