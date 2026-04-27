--- v6 (2026-04-06)
+++ v7 (2026-04-27)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3401a1eeefca4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60d7696ee04f4935b2e46c8c3c980d17.psmdcp" Id="Rfd301b6a8f4c44fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b744540047425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38c254257fab43669da2fb52860c64b9.psmdcp" Id="R78b3a396dcde414f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Day care by Year, Municipality and Value</x:t>
   </x:si>
   <x:si>
     <x:t>Number of children</x:t>
   </x:si>
   <x:si>
     <x:t>Number of day care centers</x:t>
   </x:si>
   <x:si>
     <x:t>Number of sections</x:t>
   </x:si>
   <x:si>
     <x:t>Avarage number of children per section</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Åland</x:t>
   </x:si>
   <x:si>
     <x:t>Brändö</x:t>
   </x:si>
   <x:si>
     <x:t>Eckerö</x:t>
   </x:si>
   <x:si>
     <x:t>Finström</x:t>
   </x:si>
   <x:si>
     <x:t>Föglö</x:t>
   </x:si>
   <x:si>
     <x:t>Geta</x:t>
   </x:si>
   <x:si>
     <x:t>Hammarland</x:t>
   </x:si>
   <x:si>
     <x:t>Jomala</x:t>
   </x:si>
@@ -85,51 +85,51 @@
   <x:si>
     <x:t>Lumparland</x:t>
   </x:si>
   <x:si>
     <x:t>Mariehamn</x:t>
   </x:si>
   <x:si>
     <x:t>Saltvik</x:t>
   </x:si>
   <x:si>
     <x:t>Sottunga</x:t>
   </x:si>
   <x:si>
     <x:t>Sund</x:t>
   </x:si>
   <x:si>
     <x:t>Vårdö</x:t>
   </x:si>
   <x:si>
     <x:t>The statistics refers to the situation as of 31.12 each year.</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250310 08:00</x:t>
+    <x:t>20260408 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Statistics and Research Åland (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands statistik- och utredningsbyrå (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>018-25490</x:t>
   </x:si>
   <x:si>
     <x:t>asub@asub.ax</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;A HREF=https://www.asub.ax/ TARGET=_blank&gt;https://www.asub.ax/&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
@@ -566,315 +566,315 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
-        <x:v>1464</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
-        <x:v>15.1</x:v>
+        <x:v>14.6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="B5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>12</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="B6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>12.7</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="B7" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>120</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>17.1</x:v>
+        <x:v>18.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="B8" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>26</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>26</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="B9" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>15</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="B10" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>88</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>17.6</x:v>
+        <x:v>13.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="B11" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>382</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>18.2</x:v>
+        <x:v>15.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="B12" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>10</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>10</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="B13" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="B14" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
-        <x:v>132</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>10</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>13.2</x:v>
+        <x:v>12.8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="B15" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="B16" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>15</x:v>
+        <x:v>15.1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="B17" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>13.3</x:v>
+        <x:v>12.8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="B18" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="B19" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>15.3</x:v>
+        <x:v>14.3</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="B20" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
         <x:v>14.5</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">