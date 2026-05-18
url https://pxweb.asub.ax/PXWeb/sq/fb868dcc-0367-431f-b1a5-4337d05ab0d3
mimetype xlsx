--- v7 (2026-04-27)
+++ v8 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b744540047425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38c254257fab43669da2fb52860c64b9.psmdcp" Id="R78b3a396dcde414f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6055fb4748ad4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/315cd58d7ce9428586612f174ad5eceb.psmdcp" Id="R340de171b73d49f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Day care by Year, Municipality and Value</x:t>
   </x:si>
   <x:si>
     <x:t>Number of children</x:t>
   </x:si>
   <x:si>