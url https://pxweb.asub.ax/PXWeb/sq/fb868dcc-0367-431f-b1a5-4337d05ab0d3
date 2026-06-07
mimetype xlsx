--- v8 (2026-05-18)
+++ v9 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6055fb4748ad4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/315cd58d7ce9428586612f174ad5eceb.psmdcp" Id="R340de171b73d49f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf625b4bdcc614b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52ff751eec5b4325bbececb8fb0b676e.psmdcp" Id="R0ff1695ea64146e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Day care by Year, Municipality and Value</x:t>
   </x:si>
   <x:si>
     <x:t>Number of children</x:t>
   </x:si>
   <x:si>