--- v9 (2026-06-07)
+++ v10 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf625b4bdcc614b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52ff751eec5b4325bbececb8fb0b676e.psmdcp" Id="R0ff1695ea64146e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516f862dc63842fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae6aeb2df46b4f27ab2829aea08ab558.psmdcp" Id="R99252251497d4b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Day care by Year, Municipality and Value</x:t>
   </x:si>
   <x:si>
     <x:t>Number of children</x:t>
   </x:si>
   <x:si>