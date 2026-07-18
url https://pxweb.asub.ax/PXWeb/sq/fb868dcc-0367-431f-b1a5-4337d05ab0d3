--- v10 (2026-06-27)
+++ v11 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516f862dc63842fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae6aeb2df46b4f27ab2829aea08ab558.psmdcp" Id="R99252251497d4b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85fc1e8253c143de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3a4c24557c9455a968ff6fe38014762.psmdcp" Id="R85534ed85cd741d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Day care by Year, Municipality and Value</x:t>
   </x:si>
   <x:si>
     <x:t>Number of children</x:t>
   </x:si>
   <x:si>