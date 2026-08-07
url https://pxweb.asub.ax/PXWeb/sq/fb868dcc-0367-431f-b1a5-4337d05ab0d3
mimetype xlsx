--- v11 (2026-07-18)
+++ v12 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85fc1e8253c143de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3a4c24557c9455a968ff6fe38014762.psmdcp" Id="R85534ed85cd741d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a544966d12647e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ac71d659aa14533a5754350932d9ba3.psmdcp" Id="Rf913be6f1de44b4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Day care by Year, Municipality and Value</x:t>
   </x:si>
   <x:si>
     <x:t>Number of children</x:t>
   </x:si>
   <x:si>