--- v12 (2026-08-07)
+++ v13 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a544966d12647e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ac71d659aa14533a5754350932d9ba3.psmdcp" Id="Rf913be6f1de44b4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9663661c3a674581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cac1d908efad4e158daad9cd026ecfab.psmdcp" Id="R0339e94037b343de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Day care by Year, Municipality and Value</x:t>
   </x:si>
   <x:si>
     <x:t>Number of children</x:t>
   </x:si>
   <x:si>