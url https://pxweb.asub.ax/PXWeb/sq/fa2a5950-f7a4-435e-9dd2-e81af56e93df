--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb95874468695441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f43c13d5ecd747b0b596076becb12636.psmdcp" Id="R965ffd6d25a94a9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ff0596868c4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec1b3fc86b0f4742927d33c3ff8008bf.psmdcp" Id="Rb2d8834975d0418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Den åländskägda handelsflottan, inklusive landskapsägda färjor efter år, antal/bruttoton och flaggstat</x:t>
   </x:si>
   <x:si>
     <x:t>Antal</x:t>
   </x:si>
   <x:si>