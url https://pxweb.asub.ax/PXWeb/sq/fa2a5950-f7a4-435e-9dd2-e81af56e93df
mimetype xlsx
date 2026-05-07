--- v5 (2026-04-14)
+++ v6 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ff0596868c4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec1b3fc86b0f4742927d33c3ff8008bf.psmdcp" Id="Rb2d8834975d0418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c91a1fafd0443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4137520a81949b59fa76ee9fd81b02a.psmdcp" Id="R291cd30fef884551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Den åländskägda handelsflottan, inklusive landskapsägda färjor efter år, antal/bruttoton och flaggstat</x:t>
   </x:si>
   <x:si>
     <x:t>Antal</x:t>
   </x:si>
   <x:si>