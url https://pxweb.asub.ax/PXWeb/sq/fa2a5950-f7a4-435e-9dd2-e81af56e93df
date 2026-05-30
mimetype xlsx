--- v6 (2026-05-07)
+++ v7 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c91a1fafd0443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4137520a81949b59fa76ee9fd81b02a.psmdcp" Id="R291cd30fef884551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6558319bd4f4c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21db08c9226143cc8d09f06cf2d02a85.psmdcp" Id="R0924638ac48543bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Den åländskägda handelsflottan, inklusive landskapsägda färjor efter år, antal/bruttoton och flaggstat</x:t>
   </x:si>
   <x:si>
     <x:t>Antal</x:t>
   </x:si>
   <x:si>