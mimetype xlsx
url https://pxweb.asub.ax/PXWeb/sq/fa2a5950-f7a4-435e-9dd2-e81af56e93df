--- v7 (2026-05-30)
+++ v8 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6558319bd4f4c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21db08c9226143cc8d09f06cf2d02a85.psmdcp" Id="R0924638ac48543bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a21c2c25784be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04b26db6934347a396d395e9c4e0bba4.psmdcp" Id="Rb7f5c4b9c7634e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Den åländskägda handelsflottan, inklusive landskapsägda färjor efter år, antal/bruttoton och flaggstat</x:t>
   </x:si>
   <x:si>
     <x:t>Antal</x:t>
   </x:si>
   <x:si>