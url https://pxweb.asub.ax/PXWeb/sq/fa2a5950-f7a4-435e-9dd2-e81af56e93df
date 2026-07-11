--- v8 (2026-06-20)
+++ v9 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a21c2c25784be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04b26db6934347a396d395e9c4e0bba4.psmdcp" Id="Rb7f5c4b9c7634e28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa28975bebf941a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8fa4b5be5ff493d82d51c788f749871.psmdcp" Id="R09575f0592c148f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Den åländskägda handelsflottan, inklusive landskapsägda färjor efter år, antal/bruttoton och flaggstat</x:t>
   </x:si>
   <x:si>
     <x:t>Antal</x:t>
   </x:si>
   <x:si>