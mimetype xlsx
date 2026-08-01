--- v9 (2026-07-11)
+++ v10 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa28975bebf941a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8fa4b5be5ff493d82d51c788f749871.psmdcp" Id="R09575f0592c148f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fca8b6f68434672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18200a1fe9b943f183db261bb85f634a.psmdcp" Id="Rc684dc1dade34104" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Den åländskägda handelsflottan, inklusive landskapsägda färjor efter år, antal/bruttoton och flaggstat</x:t>
   </x:si>
   <x:si>
     <x:t>Antal</x:t>
   </x:si>
   <x:si>