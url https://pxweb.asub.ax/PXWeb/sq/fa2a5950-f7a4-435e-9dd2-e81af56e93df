--- v10 (2026-08-01)
+++ v11 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fca8b6f68434672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18200a1fe9b943f183db261bb85f634a.psmdcp" Id="Rc684dc1dade34104" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47acb90ec9964572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a665f227678749a996b79e5dd4e8ed35.psmdcp" Id="R277efe12bbc1485d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Den åländskägda handelsflottan, inklusive landskapsägda färjor efter år, antal/bruttoton och flaggstat</x:t>
   </x:si>
   <x:si>
     <x:t>Antal</x:t>
   </x:si>
   <x:si>