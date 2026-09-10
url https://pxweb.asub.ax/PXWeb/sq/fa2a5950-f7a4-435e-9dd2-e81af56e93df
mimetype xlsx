--- v11 (2026-08-21)
+++ v12 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47acb90ec9964572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a665f227678749a996b79e5dd4e8ed35.psmdcp" Id="R277efe12bbc1485d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R345573eab7ee451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/faac80cfc58d4fbd8077d4dc945013d2.psmdcp" Id="Rffac6fa06a004403" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Den åländskägda handelsflottan, inklusive landskapsägda färjor efter år, antal/bruttoton och flaggstat</x:t>
   </x:si>
   <x:si>
     <x:t>Antal</x:t>
   </x:si>
   <x:si>