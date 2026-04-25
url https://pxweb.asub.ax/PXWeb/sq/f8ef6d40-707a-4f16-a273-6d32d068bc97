--- v5 (2026-03-30)
+++ v6 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f44225636094786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d70f83e65b0f4ead8d08e05193864318.psmdcp" Id="R0d9d2c1e97164db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a4f46767c134f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9eaf5ff537094b88962bafd2ea1c6f1d.psmdcp" Id="R0f59421aaaf04016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT052" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Students at upper secondary level, Total by School, Country of residence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2011</x:t>
   </x:si>
   <x:si>