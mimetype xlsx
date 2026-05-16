--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a4f46767c134f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9eaf5ff537094b88962bafd2ea1c6f1d.psmdcp" Id="R0f59421aaaf04016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822c47b866564116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a60ceae5133c474fbf22833da39d6491.psmdcp" Id="R464772403b0c48cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT052" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Students at upper secondary level, Total by School, Country of residence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2011</x:t>
   </x:si>
   <x:si>