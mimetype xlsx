--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822c47b866564116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a60ceae5133c474fbf22833da39d6491.psmdcp" Id="R464772403b0c48cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa04f57d45b14900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5169aa627bd348d2ae13623cf71cfd8a.psmdcp" Id="R824397fb70e344d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT052" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Students at upper secondary level, Total by School, Country of residence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2011</x:t>
   </x:si>
   <x:si>