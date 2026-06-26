--- v8 (2026-06-05)
+++ v9 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa04f57d45b14900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5169aa627bd348d2ae13623cf71cfd8a.psmdcp" Id="R824397fb70e344d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6930a72199a4134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f28be5159884730b3d674ee7c6c4f6c.psmdcp" Id="R0639648fa08b4ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT052" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Students at upper secondary level, Total by School, Country of residence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2011</x:t>
   </x:si>
   <x:si>