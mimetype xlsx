--- v9 (2026-06-26)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6930a72199a4134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f28be5159884730b3d674ee7c6c4f6c.psmdcp" Id="R0639648fa08b4ff1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9846683b663476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/895fb9a223bc43948a5739313a1ba357.psmdcp" Id="R4c544d6e83de41a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT052" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Students at upper secondary level, Total by School, Country of residence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2011</x:t>
   </x:si>
   <x:si>