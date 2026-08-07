--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9846683b663476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/895fb9a223bc43948a5739313a1ba357.psmdcp" Id="R4c544d6e83de41a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R171a8732abb340f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7841625d0a54fb5b5f4ce71e68857fa.psmdcp" Id="Rf27599af150b4803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT052" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Students at upper secondary level, Total by School, Country of residence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2011</x:t>
   </x:si>
   <x:si>