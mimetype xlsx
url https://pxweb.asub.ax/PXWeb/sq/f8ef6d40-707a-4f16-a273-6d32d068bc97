--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R171a8732abb340f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7841625d0a54fb5b5f4ce71e68857fa.psmdcp" Id="Rf27599af150b4803" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a2b797277746f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/042a94ba44da4608838f54f338bc9fe1.psmdcp" Id="Rfa02829c804a4533" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT052" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Students at upper secondary level, Total by School, Country of residence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2011</x:t>
   </x:si>
   <x:si>