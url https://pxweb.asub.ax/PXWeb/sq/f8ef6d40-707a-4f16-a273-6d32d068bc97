--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a2b797277746f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/042a94ba44da4608838f54f338bc9fe1.psmdcp" Id="Rfa02829c804a4533" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60be810e6c824b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c367194714542f597f57c4c40be582d.psmdcp" Id="Re2ccfd696e9c4445" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT052" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Students at upper secondary level, Total by School, Country of residence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2011</x:t>
   </x:si>
   <x:si>