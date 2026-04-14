--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R845af2efce4c4383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2802ef42a044fada1f5052527ed2ef4.psmdcp" Id="R62fb96ae030b410b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e9791d2a424e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/274c9659fde446419ccbe28028facfe3.psmdcp" Id="R37efc2386a174cc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
-[...1 lines deleted...]
-    <x:t>Passengers on tax-free routes to and via Åland 2003-2024 by route</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
+  <x:si>
+    <x:t>Passengers on tax-free routes to and via Åland 2003-2025 by route</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>Finland - Sweden, via Åland</x:t>
   </x:si>
   <x:si>
     <x:t>Sweden - Estonia, via Åland</x:t>
   </x:si>
   <x:si>
     <x:t>2003</x:t>
   </x:si>
   <x:si>
     <x:t>2004</x:t>
   </x:si>
   <x:si>
     <x:t>2005</x:t>
   </x:si>
   <x:si>
     <x:t>2006</x:t>
   </x:si>
   <x:si>
     <x:t>2007</x:t>
   </x:si>
@@ -88,57 +88,60 @@
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>From 2018, the passenger volume for ships operating in Nådendal - Långnäs - Kapellskär is included for the route Finland - Sweden, via Åland. The information was previously excluded due to little or no duty-free sales on the trip.</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250221 09:00</x:t>
+    <x:t>20260227 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Statistics Finland, Tallink</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Statistics and Research Åland (ÅSUB).</x:t>
   </x:si>
   <x:si>
     <x:t>PO Box 1187</x:t>
   </x:si>
   <x:si>
     <x:t>AX 22 111 Mariehamn Åland</x:t>
   </x:si>
   <x:si>
     <x:t>Tel.: +358 (0)18 25490</x:t>
   </x:si>
   <x:si>
     <x:t>e-mail: asub[at]asub.ax</x:t>
   </x:si>
@@ -529,51 +532,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D56"/>
+  <x:dimension ref="A1:D57"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="10.340625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="25.830625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="25.820625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="B3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>3</x:v>
@@ -865,128 +868,142 @@
       </x:c>
       <x:c r="B24" s="3" t="n">
         <x:v>5702627</x:v>
       </x:c>
       <x:c r="C24" s="3" t="n">
         <x:v>5128627</x:v>
       </x:c>
       <x:c r="D24" s="3" t="n">
         <x:v>574000</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
         <x:v>5589409</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>4969140</x:v>
       </x:c>
       <x:c r="D25" s="3" t="n">
         <x:v>620269</x:v>
       </x:c>
     </x:row>
-    <x:row r="27" spans="1:4">
-      <x:c r="A27" s="4" t="s">
+    <x:row r="26" spans="1:4">
+      <x:c r="A26" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A29" s="0" t="s">
+      <x:c r="B26" s="3" t="n">
+        <x:v>6068948</x:v>
+      </x:c>
+      <x:c r="C26" s="3" t="n">
+        <x:v>5526948</x:v>
+      </x:c>
+      <x:c r="D26" s="3" t="n">
+        <x:v>542000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:4">
+      <x:c r="A28" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
-    <x:row r="32" spans="1:4">
-      <x:c r="A32" s="0" t="s">
+    <x:row r="31" spans="1:4">
+      <x:c r="A31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
-    <x:row r="35" spans="1:4">
-      <x:c r="A35" s="0" t="s">
+    <x:row r="34" spans="1:4">
+      <x:c r="A34" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
-    <x:row r="42" spans="1:4">
-      <x:c r="A42" s="0" t="s">
+    <x:row r="41" spans="1:4">
+      <x:c r="A41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
-    <x:row r="44" spans="1:4">
-      <x:c r="A44" s="0" t="s">
+    <x:row r="43" spans="1:4">
+      <x:c r="A43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
-    <x:row r="55" spans="1:4">
-      <x:c r="A55" s="0" t="s">
+    <x:row r="46" spans="1:4">
+      <x:c r="A46" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="0" t="s">
         <x:v>41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:4">
+      <x:c r="A57" s="0" t="s">
+        <x:v>42</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>SJ012</vt:lpstr>
       <vt:lpstr>SJ012!Print_Area</vt:lpstr>
       <vt:lpstr>SJ012!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>