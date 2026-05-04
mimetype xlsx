--- v5 (2026-04-14)
+++ v6 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e9791d2a424e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/274c9659fde446419ccbe28028facfe3.psmdcp" Id="R37efc2386a174cc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddebc0022df64a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09901d6b52ef445e878f2504d3bfa36c.psmdcp" Id="Re159f3126a9e4642" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Passengers on tax-free routes to and via Åland 2003-2025 by route</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>