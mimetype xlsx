--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddebc0022df64a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09901d6b52ef445e878f2504d3bfa36c.psmdcp" Id="Re159f3126a9e4642" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b39be5346494118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/535703e271304ef0a476acf034e9c4fe.psmdcp" Id="R62d679b61a514329" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Passengers on tax-free routes to and via Åland 2003-2025 by route</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>