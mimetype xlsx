--- v7 (2026-05-24)
+++ v8 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b39be5346494118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/535703e271304ef0a476acf034e9c4fe.psmdcp" Id="R62d679b61a514329" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e7456caccf49a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bdbdaaf58b7f437f9076c13277a11b13.psmdcp" Id="R97697e2701764063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Passengers on tax-free routes to and via Åland 2003-2025 by route</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>