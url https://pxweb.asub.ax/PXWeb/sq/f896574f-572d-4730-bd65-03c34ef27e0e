--- v8 (2026-06-14)
+++ v9 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e7456caccf49a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bdbdaaf58b7f437f9076c13277a11b13.psmdcp" Id="R97697e2701764063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13435e3a50eb4101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc828fd8bf5e4e658dfdcefb6e151b51.psmdcp" Id="R5164abc78b3f411c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Passengers on tax-free routes to and via Åland 2003-2025 by route</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>