--- v9 (2026-06-14)
+++ v10 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13435e3a50eb4101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc828fd8bf5e4e658dfdcefb6e151b51.psmdcp" Id="R5164abc78b3f411c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7009b92a1d1c419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/630fe19702454e01b1533d66410641ab.psmdcp" Id="Rc8ba533cd4fa4d26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Passengers on tax-free routes to and via Åland 2003-2025 by route</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>