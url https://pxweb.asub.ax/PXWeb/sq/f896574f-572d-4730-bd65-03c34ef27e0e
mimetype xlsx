--- v10 (2026-07-04)
+++ v11 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7009b92a1d1c419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/630fe19702454e01b1533d66410641ab.psmdcp" Id="Rc8ba533cd4fa4d26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e177dcf31c40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd1106e2baac4e86b1b2c0f141378472.psmdcp" Id="R2373143b5a2d4394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Passengers on tax-free routes to and via Åland 2003-2025 by route</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>