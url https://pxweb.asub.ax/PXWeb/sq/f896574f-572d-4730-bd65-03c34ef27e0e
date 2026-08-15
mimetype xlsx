--- v11 (2026-07-25)
+++ v12 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e177dcf31c40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd1106e2baac4e86b1b2c0f141378472.psmdcp" Id="R2373143b5a2d4394" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d9b36b5eb84d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aad6627227494979a190dc71b72a9c8f.psmdcp" Id="R17d7da4858f24594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Passengers on tax-free routes to and via Åland 2003-2025 by route</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>