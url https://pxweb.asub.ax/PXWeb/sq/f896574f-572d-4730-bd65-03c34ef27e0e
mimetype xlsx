--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d9b36b5eb84d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aad6627227494979a190dc71b72a9c8f.psmdcp" Id="R17d7da4858f24594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra12ba49f1a1846f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c119b5cde2a54f409bddc38d3410cdf0.psmdcp" Id="R2a2380b30f164bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Passengers on tax-free routes to and via Åland 2003-2025 by route</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>