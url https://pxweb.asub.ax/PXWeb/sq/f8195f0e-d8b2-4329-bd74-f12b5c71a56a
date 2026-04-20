--- v5 (2026-03-26)
+++ v6 (2026-04-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5f104965334f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6e2efd08cbf46f09cd0b1cd5160142d.psmdcp" Id="R6fe95c401f9c45b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e974c1f628749bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1edf759a3b64acfaf3120754007cdd8.psmdcp" Id="Rf960760138c64ecc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
   <x:si>
     <x:t>Number of pupils in comprehensive schools by Municipality of residence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>1990</x:t>
   </x:si>
   <x:si>