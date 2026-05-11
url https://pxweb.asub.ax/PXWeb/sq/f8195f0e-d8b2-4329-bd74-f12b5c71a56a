--- v6 (2026-04-20)
+++ v7 (2026-05-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e974c1f628749bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1edf759a3b64acfaf3120754007cdd8.psmdcp" Id="Rf960760138c64ecc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b61ac7273243ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1e74ca5cdd24ef2903b8eae443dc6df.psmdcp" Id="R0bbf34ed334f41d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
   <x:si>
     <x:t>Number of pupils in comprehensive schools by Municipality of residence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>1990</x:t>
   </x:si>
   <x:si>