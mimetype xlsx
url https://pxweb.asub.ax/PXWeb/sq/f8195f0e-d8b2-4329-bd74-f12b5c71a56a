--- v7 (2026-05-11)
+++ v8 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b61ac7273243ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1e74ca5cdd24ef2903b8eae443dc6df.psmdcp" Id="R0bbf34ed334f41d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb98df2d448214057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f69733f7ffd0426c8e306d2ef5bd1cdb.psmdcp" Id="R1fd0e1611cb14b21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
   <x:si>
     <x:t>Number of pupils in comprehensive schools by Municipality of residence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>1990</x:t>
   </x:si>
   <x:si>