--- v8 (2026-05-31)
+++ v9 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb98df2d448214057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f69733f7ffd0426c8e306d2ef5bd1cdb.psmdcp" Id="R1fd0e1611cb14b21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc16dffc2f2496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/475a7e69527f41268f383ed8c664f242.psmdcp" Id="R9193df2ea19f4170" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
   <x:si>
     <x:t>Number of pupils in comprehensive schools by Municipality of residence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>1990</x:t>
   </x:si>
   <x:si>