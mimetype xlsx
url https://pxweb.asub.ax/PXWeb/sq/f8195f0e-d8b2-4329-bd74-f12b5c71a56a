--- v9 (2026-06-20)
+++ v10 (2026-07-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc16dffc2f2496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/475a7e69527f41268f383ed8c664f242.psmdcp" Id="R9193df2ea19f4170" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f61cf1fe3e4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95834a5aef0e4b62ab06f643452d06fb.psmdcp" Id="R10603eeba63c450c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
   <x:si>
     <x:t>Number of pupils in comprehensive schools by Municipality of residence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>1990</x:t>
   </x:si>
   <x:si>