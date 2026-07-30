--- v10 (2026-07-10)
+++ v11 (2026-07-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f61cf1fe3e4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95834a5aef0e4b62ab06f643452d06fb.psmdcp" Id="R10603eeba63c450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeeb2a74d98a4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19af886f08474bacad5462649a2d9701.psmdcp" Id="R2cb89beea0f747bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
   <x:si>
     <x:t>Number of pupils in comprehensive schools by Municipality of residence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>1990</x:t>
   </x:si>
   <x:si>