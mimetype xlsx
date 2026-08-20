--- v11 (2026-07-30)
+++ v12 (2026-08-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeeb2a74d98a4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19af886f08474bacad5462649a2d9701.psmdcp" Id="R2cb89beea0f747bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a901e62daa4107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b654d5d3474b46d2b472e3a345fb199f.psmdcp" Id="Rcd40dcffb58b409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
   <x:si>
     <x:t>Number of pupils in comprehensive schools by Municipality of residence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>1990</x:t>
   </x:si>
   <x:si>