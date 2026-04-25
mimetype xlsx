--- v5 (2026-03-30)
+++ v6 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e666e0c78a4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b87b47a8447a41d38c8c6be4d9a02fdf.psmdcp" Id="Rde6a3a737cc94e47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a13ad7901834fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34997209d3164f1795a84baf22509661.psmdcp" Id="R7dbef73d00dd4b69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT053" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Students at the Åland University of Applied Sciences by Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>