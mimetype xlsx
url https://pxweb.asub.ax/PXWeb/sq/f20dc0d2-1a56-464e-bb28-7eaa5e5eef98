--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a13ad7901834fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34997209d3164f1795a84baf22509661.psmdcp" Id="R7dbef73d00dd4b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb0e6b089de4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/179de885bb7744c6bdbbc3aa79f9f343.psmdcp" Id="Rbbc56c9238aa4b34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT053" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Students at the Åland University of Applied Sciences by Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>