--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb0e6b089de4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/179de885bb7744c6bdbbc3aa79f9f343.psmdcp" Id="Rbbc56c9238aa4b34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc01c79cc914060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f85321d89114653a7ee70657ae3d29e.psmdcp" Id="R728eff1a2fef4981" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT053" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Students at the Åland University of Applied Sciences by Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>