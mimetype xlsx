--- v8 (2026-06-05)
+++ v9 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc01c79cc914060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f85321d89114653a7ee70657ae3d29e.psmdcp" Id="R728eff1a2fef4981" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85243296f78142ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b48c230e36e484fbf31904d99babbc4.psmdcp" Id="R3784c69e43ca441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT053" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Students at the Åland University of Applied Sciences by Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>