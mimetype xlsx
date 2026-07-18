--- v9 (2026-06-26)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85243296f78142ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b48c230e36e484fbf31904d99babbc4.psmdcp" Id="R3784c69e43ca441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4750ac484fa941ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ed3f75a69f24045b3797d263d0e76ec.psmdcp" Id="Rdf2ecbc441934c38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT053" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Students at the Åland University of Applied Sciences by Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>