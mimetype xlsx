--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4750ac484fa941ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ed3f75a69f24045b3797d263d0e76ec.psmdcp" Id="Rdf2ecbc441934c38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30311a43faa14d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bba7161ef4084a25ad35c0e6854364a2.psmdcp" Id="R65f6f2a733314928" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT053" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Students at the Åland University of Applied Sciences by Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>