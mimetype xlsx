--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30311a43faa14d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bba7161ef4084a25ad35c0e6854364a2.psmdcp" Id="R65f6f2a733314928" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc7caf78d91491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b23e36dd660843a683fc48d3cf06bdd1.psmdcp" Id="R3af256b56b8041a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT053" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Students at the Åland University of Applied Sciences by Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>