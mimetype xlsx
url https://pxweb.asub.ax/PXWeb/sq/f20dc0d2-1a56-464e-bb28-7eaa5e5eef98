--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc7caf78d91491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b23e36dd660843a683fc48d3cf06bdd1.psmdcp" Id="R3af256b56b8041a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cb4e12157184335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7d93c398ac4463b9f06c99ad6da321e.psmdcp" Id="Rca053288a9b14d01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT053" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Students at the Åland University of Applied Sciences by Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>