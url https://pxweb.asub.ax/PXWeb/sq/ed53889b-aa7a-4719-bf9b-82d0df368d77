--- v4 (2026-03-30)
+++ v5 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24aa5d811784c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d8c3b9094b8463fb357771975c94b2d.psmdcp" Id="R7e648c49aa034760" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1254889a3534d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3c1c39eaa9e476687b1bb1f564a2407.psmdcp" Id="R0b458805e5f74de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT054" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Students at the Åland University of Applied Sciences by Year and Country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>