--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1254889a3534d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3c1c39eaa9e476687b1bb1f564a2407.psmdcp" Id="R0b458805e5f74de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde93c2634eee4a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/238a9061d835478080c639f958c34024.psmdcp" Id="R0c363a8022d644e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT054" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Students at the Åland University of Applied Sciences by Year and Country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>