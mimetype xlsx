--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde93c2634eee4a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/238a9061d835478080c639f958c34024.psmdcp" Id="R0c363a8022d644e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e73af307924366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50130e57dcc64c088b815fa41c5d1b84.psmdcp" Id="R4aa07f82284e40d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT054" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Students at the Åland University of Applied Sciences by Year and Country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>