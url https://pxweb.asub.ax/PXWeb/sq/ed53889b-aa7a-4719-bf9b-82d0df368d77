--- v7 (2026-06-05)
+++ v8 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e73af307924366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50130e57dcc64c088b815fa41c5d1b84.psmdcp" Id="R4aa07f82284e40d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939486b78e3341ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6006e61c4af24d579204af9d9b4232ef.psmdcp" Id="R5810290c37a049cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT054" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Students at the Åland University of Applied Sciences by Year and Country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>