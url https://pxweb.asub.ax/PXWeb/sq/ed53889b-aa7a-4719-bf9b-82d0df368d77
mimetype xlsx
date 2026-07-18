--- v8 (2026-06-26)
+++ v9 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939486b78e3341ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6006e61c4af24d579204af9d9b4232ef.psmdcp" Id="R5810290c37a049cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c19308c057748e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2854d403fa8c4aba94e79cb53a334b28.psmdcp" Id="Reb50e01116a94831" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT054" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Students at the Åland University of Applied Sciences by Year and Country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>