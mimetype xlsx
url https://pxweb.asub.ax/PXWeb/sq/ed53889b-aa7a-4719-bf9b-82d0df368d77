--- v9 (2026-07-18)
+++ v10 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c19308c057748e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2854d403fa8c4aba94e79cb53a334b28.psmdcp" Id="Reb50e01116a94831" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c22d0ac8cca4ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4e50f1d8da548689cc88dfd669c04a5.psmdcp" Id="R26cd654215094b96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT054" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Students at the Åland University of Applied Sciences by Year and Country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>