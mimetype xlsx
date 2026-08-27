--- v10 (2026-08-07)
+++ v11 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c22d0ac8cca4ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4e50f1d8da548689cc88dfd669c04a5.psmdcp" Id="R26cd654215094b96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7322211e154a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b844ec4446a24f80a2ed59255dcec173.psmdcp" Id="R115c0e71cfb84eb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT054" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Students at the Åland University of Applied Sciences by Year and Country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>