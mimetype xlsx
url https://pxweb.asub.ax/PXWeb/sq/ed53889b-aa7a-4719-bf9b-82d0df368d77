--- v11 (2026-08-27)
+++ v12 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7322211e154a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b844ec4446a24f80a2ed59255dcec173.psmdcp" Id="R115c0e71cfb84eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ca8a5cbcfb4734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8e62e3632dd475a9691c2a5d7c2d4b7.psmdcp" Id="Rf1400a0cb399402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT054" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Students at the Åland University of Applied Sciences by Year and Country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>