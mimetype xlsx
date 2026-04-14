--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb721a24dc744500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d05035f4e704ca888ac67f789d5628b.psmdcp" Id="R72c7da4e8cdd4b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16bd9f0563404757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7cb892cda574801b69df554563a9ca5.psmdcp" Id="Re127cb91075348e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ021" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Godstrafik med fartyg mellan Åland och Finland efter riktning, varuslag och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>