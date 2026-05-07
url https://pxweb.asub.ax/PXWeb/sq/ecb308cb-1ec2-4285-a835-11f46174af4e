--- v5 (2026-04-14)
+++ v6 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16bd9f0563404757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7cb892cda574801b69df554563a9ca5.psmdcp" Id="Re127cb91075348e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R532247004299443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef3ab1584e0249d7a8bdf1d68d867f44.psmdcp" Id="Rda745b15c3be4b83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ021" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Godstrafik med fartyg mellan Åland och Finland efter riktning, varuslag och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>