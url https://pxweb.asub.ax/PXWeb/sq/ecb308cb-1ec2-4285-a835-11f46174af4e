--- v6 (2026-05-07)
+++ v7 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R532247004299443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef3ab1584e0249d7a8bdf1d68d867f44.psmdcp" Id="Rda745b15c3be4b83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb62a1b562145f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afa6b8de8c2045b5b10b4e073c3feaf8.psmdcp" Id="R0d3b0f3e4d0b452e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ021" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Godstrafik med fartyg mellan Åland och Finland efter riktning, varuslag och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>