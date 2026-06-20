--- v7 (2026-05-30)
+++ v8 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb62a1b562145f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afa6b8de8c2045b5b10b4e073c3feaf8.psmdcp" Id="R0d3b0f3e4d0b452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra273aeec136648d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dccb694ad0934a28956dcc0d6a2d6d15.psmdcp" Id="Raa6d1fa484d041a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ021" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Godstrafik med fartyg mellan Åland och Finland efter riktning, varuslag och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>