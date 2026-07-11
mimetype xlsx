--- v8 (2026-06-20)
+++ v9 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra273aeec136648d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dccb694ad0934a28956dcc0d6a2d6d15.psmdcp" Id="Raa6d1fa484d041a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06450ab534004bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15007e6cfcec451a8922121df545bec7.psmdcp" Id="R93b721ab497549d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ021" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Godstrafik med fartyg mellan Åland och Finland efter riktning, varuslag och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>