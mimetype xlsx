--- v9 (2026-07-11)
+++ v10 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06450ab534004bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15007e6cfcec451a8922121df545bec7.psmdcp" Id="R93b721ab497549d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b1b1c31c9cf4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6d42429544f403da346f0f70914198b.psmdcp" Id="R50f3fb4052a34f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ021" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Godstrafik med fartyg mellan Åland och Finland efter riktning, varuslag och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>