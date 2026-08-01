--- v10 (2026-08-01)
+++ v11 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b1b1c31c9cf4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6d42429544f403da346f0f70914198b.psmdcp" Id="R50f3fb4052a34f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50bd1c1a3d394401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2606de8a8c774eb886ede8dc6c2ab058.psmdcp" Id="R47e7d71829b84360" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ021" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Godstrafik med fartyg mellan Åland och Finland efter riktning, varuslag och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>