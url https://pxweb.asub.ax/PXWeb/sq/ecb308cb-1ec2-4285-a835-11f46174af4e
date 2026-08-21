--- v11 (2026-08-01)
+++ v12 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50bd1c1a3d394401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2606de8a8c774eb886ede8dc6c2ab058.psmdcp" Id="R47e7d71829b84360" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re666027102814f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63ba7338f149424b9c7d320cdb86d6da.psmdcp" Id="R9388c62882b74265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ021" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Godstrafik med fartyg mellan Åland och Finland efter riktning, varuslag och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>