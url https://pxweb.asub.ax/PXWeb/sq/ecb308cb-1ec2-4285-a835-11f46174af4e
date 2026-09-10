--- v12 (2026-08-21)
+++ v13 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re666027102814f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63ba7338f149424b9c7d320cdb86d6da.psmdcp" Id="R9388c62882b74265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd337576489d4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/807c125abd37456c8eec58ddde86a3fa.psmdcp" Id="Re51adbc6c7d8460d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ021" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Godstrafik med fartyg mellan Åland och Finland efter riktning, varuslag och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>