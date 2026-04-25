--- v3 (2026-03-31)
+++ v4 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f03640590c4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/218411400222481ea34ec8aa2519c4be.psmdcp" Id="Rc5c14f7942084269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74202733f6274c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25d5ac4cd1f64091a0db74dc4da3339f.psmdcp" Id="R3883faf6de1f482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Students in schools outside Åland, Total by year, level of education, sex and age group</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>