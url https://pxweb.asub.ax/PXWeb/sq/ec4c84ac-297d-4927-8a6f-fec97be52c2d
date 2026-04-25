--- v4 (2026-04-25)
+++ v5 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74202733f6274c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25d5ac4cd1f64091a0db74dc4da3339f.psmdcp" Id="R3883faf6de1f482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69459379fdaa46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/701cdbb4e2854eb68f691c9d220b30e4.psmdcp" Id="R37d71155945c475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Students in schools outside Åland, Total by year, level of education, sex and age group</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>