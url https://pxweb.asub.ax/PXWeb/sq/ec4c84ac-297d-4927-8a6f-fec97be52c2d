--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69459379fdaa46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/701cdbb4e2854eb68f691c9d220b30e4.psmdcp" Id="R37d71155945c475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R847b25b725344258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a355d24cd89c44d2b3cee379ca85f74a.psmdcp" Id="Rd75fbd14bbc14df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Students in schools outside Åland, Total by year, level of education, sex and age group</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>