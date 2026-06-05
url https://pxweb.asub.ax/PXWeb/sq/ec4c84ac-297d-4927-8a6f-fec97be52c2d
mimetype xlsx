--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R847b25b725344258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a355d24cd89c44d2b3cee379ca85f74a.psmdcp" Id="Rd75fbd14bbc14df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348b5af5fe6d410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e983ef781b89426cad0dba1bfa33b4f9.psmdcp" Id="Rd8fc4232eaec4879" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Students in schools outside Åland, Total by year, level of education, sex and age group</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>