--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348b5af5fe6d410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e983ef781b89426cad0dba1bfa33b4f9.psmdcp" Id="Rd8fc4232eaec4879" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c62a80df984f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/003acd14f711471d8bad70a2a3ba4f99.psmdcp" Id="R67b137783357458b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Students in schools outside Åland, Total by year, level of education, sex and age group</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>