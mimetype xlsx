--- v8 (2026-06-27)
+++ v9 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c62a80df984f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/003acd14f711471d8bad70a2a3ba4f99.psmdcp" Id="R67b137783357458b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66209b22247e4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4f060d9081c4862bbebe526059560c3.psmdcp" Id="R0c322228bccc420e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Students in schools outside Åland, Total by year, level of education, sex and age group</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>