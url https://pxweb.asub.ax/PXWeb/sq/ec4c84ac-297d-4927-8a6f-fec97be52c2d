--- v9 (2026-07-26)
+++ v10 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66209b22247e4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4f060d9081c4862bbebe526059560c3.psmdcp" Id="R0c322228bccc420e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91e6c25dd7274911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fbd6da6830b47eb96affdabda25516a.psmdcp" Id="Re494002651e14817" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Students in schools outside Åland, Total by year, level of education, sex and age group</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>