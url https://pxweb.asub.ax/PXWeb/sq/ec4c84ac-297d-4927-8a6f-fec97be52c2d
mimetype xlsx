--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91e6c25dd7274911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fbd6da6830b47eb96affdabda25516a.psmdcp" Id="Re494002651e14817" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb990423765e424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9dd884bb0fa49829632bdceb271fb3b.psmdcp" Id="R03e4016d60db41bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Students in schools outside Åland, Total by year, level of education, sex and age group</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>