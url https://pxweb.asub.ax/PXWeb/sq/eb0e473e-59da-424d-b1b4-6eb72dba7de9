--- v3 (2026-03-05)
+++ v4 (2026-04-16)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf03d9788af94e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e88f3d696e87474498571553f1c5de27.psmdcp" Id="Rad77e1871fbf4b33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8426e734f3dd419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42d612ff2ed64287abab09d54600450c.psmdcp" Id="Rfd8d5b95d13e4d31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Students in schools outside Åland, Total, Total by level of education, country of school and year</x:t>
   </x:si>
   <x:si>
     <x:t>2004</x:t>
   </x:si>
   <x:si>
     <x:t>2005</x:t>
   </x:si>
   <x:si>
     <x:t>2006</x:t>
   </x:si>
   <x:si>
     <x:t>2007</x:t>
   </x:si>
   <x:si>
     <x:t>2008</x:t>
   </x:si>
   <x:si>
     <x:t>2009</x:t>
   </x:si>
   <x:si>
     <x:t>2010</x:t>
   </x:si>
   <x:si>
@@ -76,81 +76,84 @@
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Sweden</x:t>
   </x:si>
   <x:si>
     <x:t>Other Nordic countries</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
     <x:t>Upper sec. level</x:t>
   </x:si>
   <x:si>
     <x:t>Universities and polytechnics</x:t>
   </x:si>
   <x:si>
     <x:t>Folk high schools, other</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;A HREF=https://www.asub.ax/sv/beskrivning-statistiken-studerande-utanfor-aland TARGET=_blank&gt;Beskrivning av statistiken&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250213 09:00</x:t>
+    <x:t>20260223 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Statistics and Research Åland (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>PB 1187 AX-22111 Mariehamn</x:t>
   </x:si>
   <x:si>
     <x:t>+358 18-25490</x:t>
   </x:si>
   <x:si>
     <x:t>asub@asub.ax</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
@@ -535,67 +538,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:W53"/>
+  <x:dimension ref="A1:X53"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="21.750625" style="0" customWidth="1"/>
-    <x:col min="3" max="23" width="6.090625" style="0" customWidth="1"/>
+    <x:col min="3" max="24" width="6.090625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:23">
+    <x:row r="1" spans="1:24">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:23">
+    <x:row r="3" spans="1:24">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
@@ -615,57 +618,60 @@
       </x:c>
       <x:c r="P3" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="Q3" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="R3" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="S3" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="T3" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="U3" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="V3" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="W3" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:23">
+      <x:c r="X3" s="2" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:24">
       <x:c r="A4" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
         <x:v>1222</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>1182</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>1218</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>1285</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
         <x:v>1288</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
         <x:v>1306</x:v>
       </x:c>
@@ -686,54 +692,57 @@
       </x:c>
       <x:c r="P4" s="3" t="n">
         <x:v>1424</x:v>
       </x:c>
       <x:c r="Q4" s="3" t="n">
         <x:v>1390</x:v>
       </x:c>
       <x:c r="R4" s="3" t="n">
         <x:v>1369</x:v>
       </x:c>
       <x:c r="S4" s="3" t="n">
         <x:v>1409</x:v>
       </x:c>
       <x:c r="T4" s="3" t="n">
         <x:v>1409</x:v>
       </x:c>
       <x:c r="U4" s="3" t="n">
         <x:v>1430</x:v>
       </x:c>
       <x:c r="V4" s="3" t="n">
         <x:v>1453</x:v>
       </x:c>
       <x:c r="W4" s="3" t="n">
         <x:v>1359</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:23">
+      <x:c r="X4" s="3" t="n">
+        <x:v>1328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:24">
       <x:c r="B5" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>275</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>269</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>250</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
         <x:v>297</x:v>
       </x:c>
       <x:c r="J5" s="3" t="n">
         <x:v>335</x:v>
       </x:c>
@@ -754,54 +763,57 @@
       </x:c>
       <x:c r="P5" s="3" t="n">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q5" s="3" t="n">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R5" s="3" t="n">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S5" s="3" t="n">
         <x:v>469</x:v>
       </x:c>
       <x:c r="T5" s="3" t="n">
         <x:v>509</x:v>
       </x:c>
       <x:c r="U5" s="3" t="n">
         <x:v>559</x:v>
       </x:c>
       <x:c r="V5" s="3" t="n">
         <x:v>572</x:v>
       </x:c>
       <x:c r="W5" s="3" t="n">
         <x:v>523</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:23">
+      <x:c r="X5" s="3" t="n">
+        <x:v>539</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:24">
       <x:c r="B6" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>899</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>884</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>871</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>870</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>925</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
         <x:v>950</x:v>
       </x:c>
       <x:c r="I6" s="3" t="n">
         <x:v>923</x:v>
       </x:c>
       <x:c r="J6" s="3" t="n">
         <x:v>890</x:v>
       </x:c>
@@ -822,54 +834,57 @@
       </x:c>
       <x:c r="P6" s="3" t="n">
         <x:v>893</x:v>
       </x:c>
       <x:c r="Q6" s="3" t="n">
         <x:v>869</x:v>
       </x:c>
       <x:c r="R6" s="3" t="n">
         <x:v>842</x:v>
       </x:c>
       <x:c r="S6" s="3" t="n">
         <x:v>876</x:v>
       </x:c>
       <x:c r="T6" s="3" t="n">
         <x:v>839</x:v>
       </x:c>
       <x:c r="U6" s="3" t="n">
         <x:v>810</x:v>
       </x:c>
       <x:c r="V6" s="3" t="n">
         <x:v>821</x:v>
       </x:c>
       <x:c r="W6" s="3" t="n">
         <x:v>775</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:23">
+      <x:c r="X6" s="3" t="n">
+        <x:v>740</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:24">
       <x:c r="B7" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I7" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J7" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
@@ -890,54 +905,57 @@
       </x:c>
       <x:c r="P7" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="Q7" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="R7" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="S7" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="T7" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="U7" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="V7" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="W7" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:23">
+      <x:c r="X7" s="3" t="n">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:24">
       <x:c r="B8" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I8" s="3" t="n">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J8" s="3" t="n">
         <x:v>58</x:v>
       </x:c>
@@ -958,57 +976,60 @@
       </x:c>
       <x:c r="P8" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q8" s="3" t="n">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R8" s="3" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S8" s="3" t="n">
         <x:v>52</x:v>
       </x:c>
       <x:c r="T8" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U8" s="3" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c r="V8" s="3" t="n">
         <x:v>52</x:v>
       </x:c>
       <x:c r="W8" s="3" t="n">
         <x:v>45</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:23">
+      <x:c r="X8" s="3" t="n">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:24">
       <x:c r="A9" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I9" s="3" t="n">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J9" s="3" t="n">
         <x:v>177</x:v>
       </x:c>
@@ -1029,54 +1050,57 @@
       </x:c>
       <x:c r="P9" s="3" t="n">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q9" s="3" t="n">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R9" s="3" t="n">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S9" s="3" t="n">
         <x:v>180</x:v>
       </x:c>
       <x:c r="T9" s="3" t="n">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U9" s="3" t="n">
         <x:v>213</x:v>
       </x:c>
       <x:c r="V9" s="3" t="n">
         <x:v>219</x:v>
       </x:c>
       <x:c r="W9" s="3" t="n">
         <x:v>200</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:23">
+      <x:c r="X9" s="3" t="n">
+        <x:v>201</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:24">
       <x:c r="B10" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I10" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J10" s="3" t="n">
         <x:v>62</x:v>
       </x:c>
@@ -1097,54 +1121,57 @@
       </x:c>
       <x:c r="P10" s="3" t="n">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q10" s="3" t="n">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R10" s="3" t="n">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S10" s="3" t="n">
         <x:v>71</x:v>
       </x:c>
       <x:c r="T10" s="3" t="n">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U10" s="3" t="n">
         <x:v>113</x:v>
       </x:c>
       <x:c r="V10" s="3" t="n">
         <x:v>130</x:v>
       </x:c>
       <x:c r="W10" s="3" t="n">
         <x:v>117</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:23">
+      <x:c r="X10" s="3" t="n">
+        <x:v>117</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:24">
       <x:c r="B11" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J11" s="3" t="n">
         <x:v>106</x:v>
       </x:c>
@@ -1165,54 +1192,57 @@
       </x:c>
       <x:c r="P11" s="3" t="n">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q11" s="3" t="n">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R11" s="3" t="n">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S11" s="3" t="n">
         <x:v>101</x:v>
       </x:c>
       <x:c r="T11" s="3" t="n">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U11" s="3" t="n">
         <x:v>96</x:v>
       </x:c>
       <x:c r="V11" s="3" t="n">
         <x:v>83</x:v>
       </x:c>
       <x:c r="W11" s="3" t="n">
         <x:v>76</x:v>
       </x:c>
-    </x:row>
-    <x:row r="12" spans="1:23">
+      <x:c r="X11" s="3" t="n">
+        <x:v>79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:24">
       <x:c r="B12" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I12" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J12" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
@@ -1233,54 +1263,57 @@
       </x:c>
       <x:c r="P12" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="Q12" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="R12" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="S12" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="T12" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="U12" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="V12" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="W12" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="13" spans="1:23">
+      <x:c r="X12" s="3" t="n">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:24">
       <x:c r="B13" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="I13" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J13" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
@@ -1301,57 +1334,60 @@
       </x:c>
       <x:c r="P13" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="Q13" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="R13" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="S13" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="T13" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="U13" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="V13" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="W13" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
-    </x:row>
-    <x:row r="14" spans="1:23">
+      <x:c r="X13" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:24">
       <x:c r="A14" s="2" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B14" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>970</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>961</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
         <x:v>948</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
         <x:v>921</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
         <x:v>950</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="I14" s="3" t="n">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="J14" s="3" t="n">
         <x:v>1035</x:v>
       </x:c>
@@ -1372,54 +1408,57 @@
       </x:c>
       <x:c r="P14" s="3" t="n">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="Q14" s="3" t="n">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="R14" s="3" t="n">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="S14" s="3" t="n">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="T14" s="3" t="n">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="U14" s="3" t="n">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="V14" s="3" t="n">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="W14" s="3" t="n">
         <x:v>1099</x:v>
       </x:c>
-    </x:row>
-    <x:row r="15" spans="1:23">
+      <x:c r="X14" s="3" t="n">
+        <x:v>1073</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:24">
       <x:c r="B15" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
         <x:v>171</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I15" s="3" t="n">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J15" s="3" t="n">
         <x:v>247</x:v>
       </x:c>
@@ -1440,54 +1479,57 @@
       </x:c>
       <x:c r="P15" s="3" t="n">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q15" s="3" t="n">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R15" s="3" t="n">
         <x:v>385</x:v>
       </x:c>
       <x:c r="S15" s="3" t="n">
         <x:v>389</x:v>
       </x:c>
       <x:c r="T15" s="3" t="n">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U15" s="3" t="n">
         <x:v>431</x:v>
       </x:c>
       <x:c r="V15" s="3" t="n">
         <x:v>429</x:v>
       </x:c>
       <x:c r="W15" s="3" t="n">
         <x:v>397</x:v>
       </x:c>
-    </x:row>
-    <x:row r="16" spans="1:23">
+      <x:c r="X15" s="3" t="n">
+        <x:v>418</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:24">
       <x:c r="B16" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>731</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>737</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>723</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>713</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>736</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I16" s="3" t="n">
         <x:v>774</x:v>
       </x:c>
       <x:c r="J16" s="3" t="n">
         <x:v>721</x:v>
       </x:c>
@@ -1508,54 +1550,57 @@
       </x:c>
       <x:c r="P16" s="3" t="n">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q16" s="3" t="n">
         <x:v>723</x:v>
       </x:c>
       <x:c r="R16" s="3" t="n">
         <x:v>704</x:v>
       </x:c>
       <x:c r="S16" s="3" t="n">
         <x:v>731</x:v>
       </x:c>
       <x:c r="T16" s="3" t="n">
         <x:v>711</x:v>
       </x:c>
       <x:c r="U16" s="3" t="n">
         <x:v>679</x:v>
       </x:c>
       <x:c r="V16" s="3" t="n">
         <x:v>684</x:v>
       </x:c>
       <x:c r="W16" s="3" t="n">
         <x:v>656</x:v>
       </x:c>
-    </x:row>
-    <x:row r="17" spans="1:23">
+      <x:c r="X16" s="3" t="n">
+        <x:v>616</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:24">
       <x:c r="B17" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="I17" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="J17" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
@@ -1576,54 +1621,57 @@
       </x:c>
       <x:c r="P17" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="Q17" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="R17" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="S17" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="T17" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="U17" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="V17" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="W17" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
-    </x:row>
-    <x:row r="18" spans="1:23">
+      <x:c r="X17" s="3" t="n">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:24">
       <x:c r="B18" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I18" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J18" s="3" t="n">
         <x:v>50</x:v>
       </x:c>
@@ -1644,57 +1692,60 @@
       </x:c>
       <x:c r="P18" s="3" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q18" s="3" t="n">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R18" s="3" t="n">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S18" s="3" t="n">
         <x:v>43</x:v>
       </x:c>
       <x:c r="T18" s="3" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U18" s="3" t="n">
         <x:v>46</x:v>
       </x:c>
       <x:c r="V18" s="3" t="n">
         <x:v>46</x:v>
       </x:c>
       <x:c r="W18" s="3" t="n">
         <x:v>35</x:v>
       </x:c>
-    </x:row>
-    <x:row r="19" spans="1:23">
+      <x:c r="X18" s="3" t="n">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:24">
       <x:c r="A19" s="2" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I19" s="3" t="n">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J19" s="3" t="n">
         <x:v>94</x:v>
       </x:c>
@@ -1715,54 +1766,57 @@
       </x:c>
       <x:c r="P19" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q19" s="3" t="n">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R19" s="3" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S19" s="3" t="n">
         <x:v>57</x:v>
       </x:c>
       <x:c r="T19" s="3" t="n">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U19" s="3" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="V19" s="3" t="n">
         <x:v>69</x:v>
       </x:c>
       <x:c r="W19" s="3" t="n">
         <x:v>60</x:v>
       </x:c>
-    </x:row>
-    <x:row r="20" spans="1:23">
+      <x:c r="X19" s="3" t="n">
+        <x:v>54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:24">
       <x:c r="B20" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I20" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J20" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
@@ -1783,54 +1837,57 @@
       </x:c>
       <x:c r="P20" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="Q20" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="R20" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="S20" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="T20" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="U20" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="V20" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="W20" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
-    </x:row>
-    <x:row r="21" spans="1:23">
+      <x:c r="X20" s="3" t="n">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:24">
       <x:c r="B21" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D21" s="3" t="n">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E21" s="3" t="n">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F21" s="3" t="n">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G21" s="3" t="n">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H21" s="3" t="n">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I21" s="3" t="n">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J21" s="3" t="n">
         <x:v>63</x:v>
       </x:c>
@@ -1851,54 +1908,57 @@
       </x:c>
       <x:c r="P21" s="3" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q21" s="3" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R21" s="3" t="n">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S21" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="T21" s="3" t="n">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U21" s="3" t="n">
         <x:v>35</x:v>
       </x:c>
       <x:c r="V21" s="3" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="W21" s="3" t="n">
         <x:v>43</x:v>
       </x:c>
-    </x:row>
-    <x:row r="22" spans="1:23">
+      <x:c r="X21" s="3" t="n">
+        <x:v>45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:24">
       <x:c r="B22" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C22" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D22" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E22" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F22" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G22" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H22" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I22" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J22" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
@@ -1919,54 +1979,57 @@
       </x:c>
       <x:c r="P22" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q22" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R22" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="S22" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T22" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="U22" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="V22" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="W22" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="23" spans="1:23">
+      <x:c r="X22" s="3" t="n">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:24">
       <x:c r="B23" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D23" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E23" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F23" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G23" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H23" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="I23" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J23" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1987,124 +2050,127 @@
       </x:c>
       <x:c r="P23" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="Q23" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="R23" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S23" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T23" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="U23" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="V23" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="W23" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
-    </x:row>
-    <x:row r="25" spans="1:23">
+      <x:c r="X23" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:24">
       <x:c r="A25" s="4" t="s">
-        <x:v>30</x:v>
-[...2 lines deleted...]
-    <x:row r="27" spans="1:23">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:24">
       <x:c r="A27" s="0" t="s">
-        <x:v>31</x:v>
-[...2 lines deleted...]
-    <x:row r="28" spans="1:23">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:24">
       <x:c r="A28" s="0" t="s">
-        <x:v>32</x:v>
-[...2 lines deleted...]
-    <x:row r="30" spans="1:23">
+        <x:v>33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:24">
       <x:c r="A30" s="0" t="s">
-        <x:v>33</x:v>
-[...2 lines deleted...]
-    <x:row r="31" spans="1:23">
+        <x:v>34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:24">
       <x:c r="A31" s="0" t="s">
-        <x:v>34</x:v>
-[...2 lines deleted...]
-    <x:row r="33" spans="1:23">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:24">
       <x:c r="A33" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:24">
+      <x:c r="A34" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
-    <x:row r="34" spans="1:23">
-[...4 lines deleted...]
-    <x:row r="35" spans="1:23">
+    <x:row r="35" spans="1:24">
       <x:c r="A35" s="0" t="s">
-        <x:v>36</x:v>
-[...2 lines deleted...]
-    <x:row r="36" spans="1:23">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:24">
       <x:c r="A36" s="0" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-    <x:row r="37" spans="1:23">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:24">
       <x:c r="A37" s="0" t="s">
-        <x:v>38</x:v>
-[...2 lines deleted...]
-    <x:row r="39" spans="1:23">
+        <x:v>39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:24">
       <x:c r="A39" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-    <x:row r="41" spans="1:23">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:24">
       <x:c r="A41" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-    <x:row r="42" spans="1:23">
+        <x:v>41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:24">
       <x:c r="A42" s="0" t="s">
-        <x:v>41</x:v>
-[...2 lines deleted...]
-    <x:row r="52" spans="1:23">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:24">
       <x:c r="A52" s="0" t="s">
-        <x:v>42</x:v>
-[...2 lines deleted...]
-    <x:row r="53" spans="1:23">
+        <x:v>43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:24">
       <x:c r="A53" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>UT023</vt:lpstr>
       <vt:lpstr>UT023!Print_Area</vt:lpstr>
       <vt:lpstr>UT023!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>