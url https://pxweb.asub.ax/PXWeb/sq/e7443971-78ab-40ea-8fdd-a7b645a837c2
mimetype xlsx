--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R646855cf862d4b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0bd2f2399b045e9b2c3d6a7580839eb.psmdcp" Id="Re421bab80b5a44d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R228cf304a8054502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07f387d84e1a46a08808cefbd55065f2.psmdcp" Id="R87e7c4f42cdf4ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Elever i grundskolan efter Skola, År och Årskurs</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>