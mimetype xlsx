--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R228cf304a8054502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07f387d84e1a46a08808cefbd55065f2.psmdcp" Id="R87e7c4f42cdf4ac5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d05750c5614230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dcf62716888042658a63165a1386e0f6.psmdcp" Id="R98295b1ca73b4459" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Elever i grundskolan efter Skola, År och Årskurs</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>