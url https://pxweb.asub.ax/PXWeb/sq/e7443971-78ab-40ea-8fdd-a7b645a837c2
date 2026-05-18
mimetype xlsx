--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d05750c5614230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dcf62716888042658a63165a1386e0f6.psmdcp" Id="R98295b1ca73b4459" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cc720f2d4ea4667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53d71675d55d4c6aaa9e9286201a0bee.psmdcp" Id="R378a88a233f04216" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Elever i grundskolan efter Skola, År och Årskurs</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>