--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cc720f2d4ea4667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53d71675d55d4c6aaa9e9286201a0bee.psmdcp" Id="R378a88a233f04216" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b70144c14f40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b17e501211814e04a389218e83fa5092.psmdcp" Id="R856bb1d770b942b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Elever i grundskolan efter Skola, År och Årskurs</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>