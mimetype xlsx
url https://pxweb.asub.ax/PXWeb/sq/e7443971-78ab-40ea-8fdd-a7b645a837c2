--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b70144c14f40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b17e501211814e04a389218e83fa5092.psmdcp" Id="R856bb1d770b942b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b17c2e6a2c4f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/687f6951d46e4485a54c9726442e4e99.psmdcp" Id="Rcb58e51e70cb40bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Elever i grundskolan efter Skola, År och Årskurs</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>