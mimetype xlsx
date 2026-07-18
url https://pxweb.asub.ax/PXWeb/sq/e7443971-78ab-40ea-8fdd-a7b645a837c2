--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b17c2e6a2c4f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/687f6951d46e4485a54c9726442e4e99.psmdcp" Id="Rcb58e51e70cb40bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde41fda7175f4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c48259907bf5475f8e5946913468334e.psmdcp" Id="R0d2c45306d594526" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Elever i grundskolan efter Skola, År och Årskurs</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>