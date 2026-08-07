--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde41fda7175f4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c48259907bf5475f8e5946913468334e.psmdcp" Id="R0d2c45306d594526" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bcc43ddeeee4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/665387becba04233b4decddc1e0642d6.psmdcp" Id="R0c243142c14347de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Elever i grundskolan efter Skola, År och Årskurs</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>