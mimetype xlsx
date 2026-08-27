--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bcc43ddeeee4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/665387becba04233b4decddc1e0642d6.psmdcp" Id="R0c243142c14347de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9489ba9a884c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afe4d7bd4a9d46709229902d18d38e0a.psmdcp" Id="Rdf92505a21c54f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Elever i grundskolan efter Skola, År och Årskurs</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>