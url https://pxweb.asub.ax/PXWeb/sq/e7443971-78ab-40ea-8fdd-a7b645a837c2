--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9489ba9a884c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afe4d7bd4a9d46709229902d18d38e0a.psmdcp" Id="Rdf92505a21c54f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R277ff0e728204afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb0374efc60f447b9294def1b7cd8fd1.psmdcp" Id="Ra8be1f78d5da4fd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Elever i grundskolan efter Skola, År och Årskurs</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>