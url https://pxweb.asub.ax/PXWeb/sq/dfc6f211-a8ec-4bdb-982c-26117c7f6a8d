--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bcff54c490a4845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfcb52269cd645cabd61f85e490bef3c.psmdcp" Id="Ra598f30242024867" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R772dd9cbbd894627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ffcd66befb6f448694eec8002a3d8ba7.psmdcp" Id="R0d7fd53b1aca43c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT075" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Avlagda examina på gymnasienivå efter år, utbildningsområde, hemort och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>