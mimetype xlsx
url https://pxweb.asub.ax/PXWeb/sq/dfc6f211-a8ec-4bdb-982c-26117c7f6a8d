--- v1 (2026-04-07)
+++ v2 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R772dd9cbbd894627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ffcd66befb6f448694eec8002a3d8ba7.psmdcp" Id="R0d7fd53b1aca43c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b0f0e548aa45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9f733dd99374200af26056095623578.psmdcp" Id="Rdcc77d3249a24cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT075" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Avlagda examina på gymnasienivå efter år, utbildningsområde, hemort och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>