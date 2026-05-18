--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b0f0e548aa45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9f733dd99374200af26056095623578.psmdcp" Id="Rdcc77d3249a24cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb539b7c305f74fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4931434d87f046d0b66a245c551f3946.psmdcp" Id="Rb1be480542044a43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT075" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Avlagda examina på gymnasienivå efter år, utbildningsområde, hemort och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>