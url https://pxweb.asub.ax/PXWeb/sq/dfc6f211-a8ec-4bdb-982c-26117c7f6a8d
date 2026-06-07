--- v3 (2026-05-18)
+++ v4 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb539b7c305f74fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4931434d87f046d0b66a245c551f3946.psmdcp" Id="Rb1be480542044a43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9230f724e62f400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0b02b41e77c4362bc755fd1ceb8882f.psmdcp" Id="R45afa53d757846b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT075" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Avlagda examina på gymnasienivå efter år, utbildningsområde, hemort och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>