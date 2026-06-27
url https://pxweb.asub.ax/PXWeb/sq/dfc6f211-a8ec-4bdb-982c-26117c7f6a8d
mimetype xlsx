--- v4 (2026-06-07)
+++ v5 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9230f724e62f400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0b02b41e77c4362bc755fd1ceb8882f.psmdcp" Id="R45afa53d757846b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7ca73d8ca7b4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/245de74d4061402e879f26f55a0437ad.psmdcp" Id="R4e1d32ee42d54fc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT075" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Avlagda examina på gymnasienivå efter år, utbildningsområde, hemort och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>