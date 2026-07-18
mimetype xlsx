--- v5 (2026-06-27)
+++ v6 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7ca73d8ca7b4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/245de74d4061402e879f26f55a0437ad.psmdcp" Id="R4e1d32ee42d54fc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc21adf70dfba4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63dcd4112a39437b98d9ea768283baa2.psmdcp" Id="R9b475ffe4cc64a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT075" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Avlagda examina på gymnasienivå efter år, utbildningsområde, hemort och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>