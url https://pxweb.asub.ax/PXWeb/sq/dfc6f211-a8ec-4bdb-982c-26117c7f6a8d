--- v6 (2026-07-18)
+++ v7 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc21adf70dfba4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63dcd4112a39437b98d9ea768283baa2.psmdcp" Id="R9b475ffe4cc64a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ee395ad39104141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfb5d0ab326c4d46bb79fd9a949d08ef.psmdcp" Id="Rd80b5442101a4f97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT075" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Avlagda examina på gymnasienivå efter år, utbildningsområde, hemort och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>