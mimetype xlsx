--- v7 (2026-08-07)
+++ v8 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ee395ad39104141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfb5d0ab326c4d46bb79fd9a949d08ef.psmdcp" Id="Rd80b5442101a4f97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f2d8c81fa04418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21a275043af945e8ac7be22f80ede77f.psmdcp" Id="R5d978d9cf3f44886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT075" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Avlagda examina på gymnasienivå efter år, utbildningsområde, hemort och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>