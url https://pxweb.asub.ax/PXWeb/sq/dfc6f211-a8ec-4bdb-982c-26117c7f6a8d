--- v8 (2026-08-27)
+++ v9 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f2d8c81fa04418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21a275043af945e8ac7be22f80ede77f.psmdcp" Id="R5d978d9cf3f44886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re218b00d50f3460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71a8eaf6a39a42df98bf7b3ef41ae534.psmdcp" Id="R1054cd5a221048ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT075" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Avlagda examina på gymnasienivå efter år, utbildningsområde, hemort och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>