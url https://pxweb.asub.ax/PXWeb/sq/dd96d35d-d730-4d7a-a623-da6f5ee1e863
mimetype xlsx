--- v0 (2026-03-31)
+++ v1 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7adc81baca1547a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/559337ac0cad42b5bb844df35d50b75f.psmdcp" Id="R4340b0470b684aa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f202f9b58624577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ac5526a75a049849d0121b876c65e8c.psmdcp" Id="R545a8991db9a4158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Students in schools outside Åland by year and country of school</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>