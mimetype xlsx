--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f202f9b58624577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ac5526a75a049849d0121b876c65e8c.psmdcp" Id="R545a8991db9a4158" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ac3833343946f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef2c8d663b684177bbcbee7bdf52f723.psmdcp" Id="R9b3bd64b7e504bc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Students in schools outside Åland by year and country of school</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>