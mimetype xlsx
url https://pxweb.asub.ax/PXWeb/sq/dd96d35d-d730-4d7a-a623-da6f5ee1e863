--- v2 (2026-05-16)
+++ v3 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ac3833343946f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef2c8d663b684177bbcbee7bdf52f723.psmdcp" Id="R9b3bd64b7e504bc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R058241b8aef64d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/446b098476cc4dd89f6dd3843888b855.psmdcp" Id="Rf7da43ed46ee4f50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Students in schools outside Åland by year and country of school</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>