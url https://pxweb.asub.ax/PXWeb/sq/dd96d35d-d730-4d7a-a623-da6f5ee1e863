--- v3 (2026-06-05)
+++ v4 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R058241b8aef64d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/446b098476cc4dd89f6dd3843888b855.psmdcp" Id="Rf7da43ed46ee4f50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64c81498fd14371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47def6ddbd5a4afc972b55df1e83e8cb.psmdcp" Id="R7c976dba498f4d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Students in schools outside Åland by year and country of school</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>