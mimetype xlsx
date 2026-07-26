--- v4 (2026-06-27)
+++ v5 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64c81498fd14371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47def6ddbd5a4afc972b55df1e83e8cb.psmdcp" Id="R7c976dba498f4d47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a004f32a27f425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00f9f274150d4e3a8999d9ba8d2e1a48.psmdcp" Id="Rc8565c7b2fbb4d88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Students in schools outside Åland by year and country of school</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>