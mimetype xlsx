--- v5 (2026-07-26)
+++ v6 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a004f32a27f425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00f9f274150d4e3a8999d9ba8d2e1a48.psmdcp" Id="Rc8565c7b2fbb4d88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra885a6913ac749c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97093add74cb4a99abcbcb8fa7a13907.psmdcp" Id="R777908d848c44e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Students in schools outside Åland by year and country of school</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>