--- v6 (2026-08-15)
+++ v7 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra885a6913ac749c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97093add74cb4a99abcbcb8fa7a13907.psmdcp" Id="R777908d848c44e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793182cbc22f4186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b849b731c722453bb3f9a6c6922d0d08.psmdcp" Id="Raf3b7dd627654d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Students in schools outside Åland by year and country of school</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>