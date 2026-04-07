--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87c3db5fe4324977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0035e8a69554e239f56b4ad7ea68be9.psmdcp" Id="Ree77a7b2fdf14c50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f90e4af2b44134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3847f5b73ccc41afbc73a0cc910a28b1.psmdcp" Id="R5576fbe6f98a4e2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt, Totalt efter år, utbildningsområde och studieland</x:t>
   </x:si>
   <x:si>
     <x:t>Alla studieländer</x:t>
   </x:si>
   <x:si>