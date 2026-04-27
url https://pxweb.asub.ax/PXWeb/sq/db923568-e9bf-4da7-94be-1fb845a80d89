--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f90e4af2b44134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3847f5b73ccc41afbc73a0cc910a28b1.psmdcp" Id="R5576fbe6f98a4e2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0aa62658be4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a8bce2ff19c45b8804bca3a8561295b.psmdcp" Id="R5982c082243649f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt, Totalt efter år, utbildningsområde och studieland</x:t>
   </x:si>
   <x:si>
     <x:t>Alla studieländer</x:t>
   </x:si>
   <x:si>