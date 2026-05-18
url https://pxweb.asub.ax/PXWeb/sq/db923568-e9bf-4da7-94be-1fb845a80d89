--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0aa62658be4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a8bce2ff19c45b8804bca3a8561295b.psmdcp" Id="R5982c082243649f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6079151cbb41492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec6484debb31428b8c87c1c907ae8197.psmdcp" Id="R406380e3a2fc4ba6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt, Totalt efter år, utbildningsområde och studieland</x:t>
   </x:si>
   <x:si>
     <x:t>Alla studieländer</x:t>
   </x:si>
   <x:si>