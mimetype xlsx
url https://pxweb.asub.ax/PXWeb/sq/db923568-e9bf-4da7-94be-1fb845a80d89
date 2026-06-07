--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6079151cbb41492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec6484debb31428b8c87c1c907ae8197.psmdcp" Id="R406380e3a2fc4ba6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7429f634f2134b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1521819967ff42b1887c1062643618fb.psmdcp" Id="Rd981744b863c4cf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt, Totalt efter år, utbildningsområde och studieland</x:t>
   </x:si>
   <x:si>
     <x:t>Alla studieländer</x:t>
   </x:si>
   <x:si>