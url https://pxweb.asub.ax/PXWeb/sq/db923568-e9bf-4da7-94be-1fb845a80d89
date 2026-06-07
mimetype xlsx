--- v8 (2026-06-07)
+++ v9 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7429f634f2134b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1521819967ff42b1887c1062643618fb.psmdcp" Id="Rd981744b863c4cf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a998de26f7a4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77fec8f6b7f74019aae0ae9800a283d5.psmdcp" Id="Ra300b2427ac340b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt, Totalt efter år, utbildningsområde och studieland</x:t>
   </x:si>
   <x:si>
     <x:t>Alla studieländer</x:t>
   </x:si>
   <x:si>