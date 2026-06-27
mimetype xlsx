--- v9 (2026-06-07)
+++ v10 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a998de26f7a4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77fec8f6b7f74019aae0ae9800a283d5.psmdcp" Id="Ra300b2427ac340b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc37314147b494668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dfcbad71b7f474492c81db6e88339bb.psmdcp" Id="Rc073ea59743b45f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt, Totalt efter år, utbildningsområde och studieland</x:t>
   </x:si>
   <x:si>
     <x:t>Alla studieländer</x:t>
   </x:si>
   <x:si>