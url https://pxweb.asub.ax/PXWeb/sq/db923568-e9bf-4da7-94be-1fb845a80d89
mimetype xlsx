--- v10 (2026-06-27)
+++ v11 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc37314147b494668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dfcbad71b7f474492c81db6e88339bb.psmdcp" Id="Rc073ea59743b45f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee30339ac9f49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0dab639768a4cdbb08acd57ac527525.psmdcp" Id="Rfb5befb3a4924393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt, Totalt efter år, utbildningsområde och studieland</x:t>
   </x:si>
   <x:si>
     <x:t>Alla studieländer</x:t>
   </x:si>
   <x:si>