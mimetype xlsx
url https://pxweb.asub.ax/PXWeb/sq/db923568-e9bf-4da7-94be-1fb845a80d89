--- v11 (2026-07-18)
+++ v12 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee30339ac9f49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0dab639768a4cdbb08acd57ac527525.psmdcp" Id="Rfb5befb3a4924393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aedce5f380f4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a476847df7494525909a4df44a5a61a8.psmdcp" Id="R7d5b46a912724833" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt, Totalt efter år, utbildningsområde och studieland</x:t>
   </x:si>
   <x:si>
     <x:t>Alla studieländer</x:t>
   </x:si>
   <x:si>