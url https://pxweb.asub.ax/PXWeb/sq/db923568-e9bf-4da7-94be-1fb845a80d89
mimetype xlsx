--- v12 (2026-08-07)
+++ v13 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aedce5f380f4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a476847df7494525909a4df44a5a61a8.psmdcp" Id="R7d5b46a912724833" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bea6260260248fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52dc371c2cc54d33a36f8893082beddf.psmdcp" Id="R661abd06028a464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt, Totalt efter år, utbildningsområde och studieland</x:t>
   </x:si>
   <x:si>
     <x:t>Alla studieländer</x:t>
   </x:si>
   <x:si>