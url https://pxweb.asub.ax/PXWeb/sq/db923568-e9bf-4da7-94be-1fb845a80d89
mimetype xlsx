--- v13 (2026-08-27)
+++ v14 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bea6260260248fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52dc371c2cc54d33a36f8893082beddf.psmdcp" Id="R661abd06028a464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44258c83d9144ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84d478cecc944afcb50a88c304587041.psmdcp" Id="Ra472f3ba3af44c5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt, Totalt efter år, utbildningsområde och studieland</x:t>
   </x:si>
   <x:si>
     <x:t>Alla studieländer</x:t>
   </x:si>
   <x:si>