--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R281ee9028eb746eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/207f7d147ee24660b6305c456cdb1075.psmdcp" Id="R818a75d60c3140d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba23a42ee7f4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f95a93f0260499c8f0e251a76104b8d.psmdcp" Id="R909bfb3f728b4200" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Antal elever i grundskolan efter År och Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>