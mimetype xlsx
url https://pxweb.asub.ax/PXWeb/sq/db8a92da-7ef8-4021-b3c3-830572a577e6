--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba23a42ee7f4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f95a93f0260499c8f0e251a76104b8d.psmdcp" Id="R909bfb3f728b4200" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbddd2b5b824044ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac3644b4eef4424d84b69da7fa2535ec.psmdcp" Id="R99145ade5b54499a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Antal elever i grundskolan efter År och Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>