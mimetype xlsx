--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbddd2b5b824044ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac3644b4eef4424d84b69da7fa2535ec.psmdcp" Id="R99145ade5b54499a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R034b12cdb60d435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a82830fb99b042eeb7c0c1f991e678e3.psmdcp" Id="R15b649781bd54908" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Antal elever i grundskolan efter År och Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>