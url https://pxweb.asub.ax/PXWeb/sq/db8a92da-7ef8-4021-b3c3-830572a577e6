--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R034b12cdb60d435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a82830fb99b042eeb7c0c1f991e678e3.psmdcp" Id="R15b649781bd54908" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3bb4321ba724a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3bf2cef31dea476c963fb6a89779dbd4.psmdcp" Id="R553f48811dab4c71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Antal elever i grundskolan efter År och Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>