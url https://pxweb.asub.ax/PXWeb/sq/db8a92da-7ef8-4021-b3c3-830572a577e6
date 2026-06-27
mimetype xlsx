--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3bb4321ba724a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3bf2cef31dea476c963fb6a89779dbd4.psmdcp" Id="R553f48811dab4c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10b8fc44503b4dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34cae6b7554141b090ef5d2827086e7f.psmdcp" Id="R420dd40d0b9e4de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Antal elever i grundskolan efter År och Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>