--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10b8fc44503b4dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34cae6b7554141b090ef5d2827086e7f.psmdcp" Id="R420dd40d0b9e4de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R907e9745ee49455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d213392126145aba753dc5beec9e05d.psmdcp" Id="Rfcbf795824e345d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Antal elever i grundskolan efter År och Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>