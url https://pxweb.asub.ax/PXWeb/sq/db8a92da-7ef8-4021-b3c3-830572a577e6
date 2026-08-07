--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R907e9745ee49455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d213392126145aba753dc5beec9e05d.psmdcp" Id="Rfcbf795824e345d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aeda856c29d4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9592608c7294ae3b3dbe2c8375afba0.psmdcp" Id="R2e8a4f0232934d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Antal elever i grundskolan efter År och Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>