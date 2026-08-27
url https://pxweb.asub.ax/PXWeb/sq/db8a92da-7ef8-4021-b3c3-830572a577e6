--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aeda856c29d4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9592608c7294ae3b3dbe2c8375afba0.psmdcp" Id="R2e8a4f0232934d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a196736cef64c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c07ef3402fb445998ff3be2ec718d4d6.psmdcp" Id="Rffded2567b0d4482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Antal elever i grundskolan efter År och Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>