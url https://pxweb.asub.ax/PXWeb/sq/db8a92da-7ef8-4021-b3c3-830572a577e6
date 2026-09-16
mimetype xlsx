--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a196736cef64c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c07ef3402fb445998ff3be2ec718d4d6.psmdcp" Id="Rffded2567b0d4482" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra35e5282d2cb4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4ff737edc2043c4af6fb7814e58a381.psmdcp" Id="R40bfc2dd3d594252" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Antal elever i grundskolan efter År och Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>