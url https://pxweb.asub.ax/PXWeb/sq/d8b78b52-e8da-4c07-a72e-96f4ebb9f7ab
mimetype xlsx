--- v0 (2026-03-22)
+++ v1 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re77e212f899f44bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ba3aaae2c5e4a86b24743c52320b2c1.psmdcp" Id="R3fd8d7c1956a4d50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04604a71b31f4f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f36f5e0834dd47c1b382d7bf6da82afc.psmdcp" Id="R9e5a2732bc894597" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT075" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Graduated students from upper secondary level by year, field of education, home country and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>