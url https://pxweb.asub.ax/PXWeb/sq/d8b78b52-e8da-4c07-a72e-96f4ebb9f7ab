--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04604a71b31f4f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f36f5e0834dd47c1b382d7bf6da82afc.psmdcp" Id="R9e5a2732bc894597" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc607cae1134423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba760e17353442b9946c3ff70005e590.psmdcp" Id="Ra0344eb0ed28431c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT075" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Graduated students from upper secondary level by year, field of education, home country and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>