--- v2 (2026-05-16)
+++ v3 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc607cae1134423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba760e17353442b9946c3ff70005e590.psmdcp" Id="Ra0344eb0ed28431c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6647027315574ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b284535286f4c4f99de36de5897afbf.psmdcp" Id="Rb53bfbe79f57430d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT075" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Graduated students from upper secondary level by year, field of education, home country and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>