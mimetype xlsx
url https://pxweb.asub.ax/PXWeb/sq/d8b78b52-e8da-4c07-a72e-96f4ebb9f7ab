--- v3 (2026-06-05)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6647027315574ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b284535286f4c4f99de36de5897afbf.psmdcp" Id="Rb53bfbe79f57430d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2182dee07064666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bbabc8e35524e0186c815ca6f8c1a83.psmdcp" Id="R66500c73b8e54ac1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT075" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Graduated students from upper secondary level by year, field of education, home country and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>