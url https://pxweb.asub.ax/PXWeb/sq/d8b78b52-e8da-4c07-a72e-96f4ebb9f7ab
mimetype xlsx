--- v4 (2026-06-26)
+++ v5 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2182dee07064666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bbabc8e35524e0186c815ca6f8c1a83.psmdcp" Id="R66500c73b8e54ac1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16f474abeb524fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7ca2c6806194c678c1e03869c632076.psmdcp" Id="R5ba0b22921424762" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT075" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Graduated students from upper secondary level by year, field of education, home country and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>