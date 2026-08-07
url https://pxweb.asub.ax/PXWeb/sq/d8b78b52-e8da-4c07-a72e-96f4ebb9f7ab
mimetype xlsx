--- v5 (2026-07-18)
+++ v6 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16f474abeb524fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7ca2c6806194c678c1e03869c632076.psmdcp" Id="R5ba0b22921424762" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82849879e22e4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d8df7d821f64042b97fd65d7f843bca.psmdcp" Id="R4f9fccb81b0c45fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT075" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Graduated students from upper secondary level by year, field of education, home country and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>