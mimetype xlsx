--- v6 (2026-08-07)
+++ v7 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82849879e22e4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d8df7d821f64042b97fd65d7f843bca.psmdcp" Id="R4f9fccb81b0c45fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R443ec167b51949c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df96bb3d5ed442919b390f51965e6436.psmdcp" Id="Rac1bf97fd40c4c45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT075" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Graduated students from upper secondary level by year, field of education, home country and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>