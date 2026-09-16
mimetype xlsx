--- v7 (2026-08-27)
+++ v8 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R443ec167b51949c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df96bb3d5ed442919b390f51965e6436.psmdcp" Id="Rac1bf97fd40c4c45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f110b7b0c974d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2a9d1880054433cbd294bf2e9ec2d64.psmdcp" Id="R8b28d414545f4ac0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT075" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Graduated students from upper secondary level by year, field of education, home country and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>