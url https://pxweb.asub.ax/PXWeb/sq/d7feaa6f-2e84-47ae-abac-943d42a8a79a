--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03cc9d9ebd7c4929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84840fd0791741698ebf87a521afe2bc.psmdcp" Id="R16e554eecfa2424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5fa5cd889aa4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7475502231f44de9c8c6acd583c32a6.psmdcp" Id="Re380ce1e05a94975" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT071" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Avlagda examina på gymnasienivå efter skola och år</x:t>
   </x:si>
   <x:si>
     <x:t>2005</x:t>
   </x:si>
   <x:si>