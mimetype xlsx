--- v1 (2026-04-07)
+++ v2 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5fa5cd889aa4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7475502231f44de9c8c6acd583c32a6.psmdcp" Id="Re380ce1e05a94975" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd09fa8d3233142e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98f95bbddb2a41f08aed32528e169086.psmdcp" Id="Rea83c0d6e20c4f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT071" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Avlagda examina på gymnasienivå efter skola och år</x:t>
   </x:si>
   <x:si>
     <x:t>2005</x:t>
   </x:si>
   <x:si>