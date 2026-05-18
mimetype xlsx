--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd09fa8d3233142e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98f95bbddb2a41f08aed32528e169086.psmdcp" Id="Rea83c0d6e20c4f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re960ee32a5cc47e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/001e11c960bb4a3ebf71e4e5b3cbdfcb.psmdcp" Id="R161d3798de964730" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT071" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Avlagda examina på gymnasienivå efter skola och år</x:t>
   </x:si>
   <x:si>
     <x:t>2005</x:t>
   </x:si>
   <x:si>