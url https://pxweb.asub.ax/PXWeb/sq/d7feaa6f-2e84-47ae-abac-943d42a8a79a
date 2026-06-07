--- v3 (2026-05-18)
+++ v4 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re960ee32a5cc47e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/001e11c960bb4a3ebf71e4e5b3cbdfcb.psmdcp" Id="R161d3798de964730" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc5df267b281467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4fdee2e3794495fa258bb69c871fed2.psmdcp" Id="R921121d2d6ab4601" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT071" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Avlagda examina på gymnasienivå efter skola och år</x:t>
   </x:si>
   <x:si>
     <x:t>2005</x:t>
   </x:si>
   <x:si>