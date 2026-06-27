--- v4 (2026-06-07)
+++ v5 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc5df267b281467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4fdee2e3794495fa258bb69c871fed2.psmdcp" Id="R921121d2d6ab4601" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc091fe727a34489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/734f4c3a9e7b400aa428544b55a7eefd.psmdcp" Id="Rfdfe75e200bd4de6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT071" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Avlagda examina på gymnasienivå efter skola och år</x:t>
   </x:si>
   <x:si>
     <x:t>2005</x:t>
   </x:si>
   <x:si>