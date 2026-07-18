--- v5 (2026-06-27)
+++ v6 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc091fe727a34489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/734f4c3a9e7b400aa428544b55a7eefd.psmdcp" Id="Rfdfe75e200bd4de6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbedd026c70164faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30cddd1e714f465b9975c90928f9002d.psmdcp" Id="R06b4a6dd6e264d4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT071" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Avlagda examina på gymnasienivå efter skola och år</x:t>
   </x:si>
   <x:si>
     <x:t>2005</x:t>
   </x:si>
   <x:si>