--- v6 (2026-07-18)
+++ v7 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbedd026c70164faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30cddd1e714f465b9975c90928f9002d.psmdcp" Id="R06b4a6dd6e264d4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93fa7664dc3f4536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f64b9fde1aa2493987bd8cdc41d385a4.psmdcp" Id="R71c0e2bea7c44d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT071" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Avlagda examina på gymnasienivå efter skola och år</x:t>
   </x:si>
   <x:si>
     <x:t>2005</x:t>
   </x:si>
   <x:si>