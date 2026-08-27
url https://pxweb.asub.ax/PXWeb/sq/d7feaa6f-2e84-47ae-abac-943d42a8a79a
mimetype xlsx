--- v7 (2026-08-07)
+++ v8 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93fa7664dc3f4536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f64b9fde1aa2493987bd8cdc41d385a4.psmdcp" Id="R71c0e2bea7c44d56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4325ed683d894305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd09bf0b4fa149f29872035383700a01.psmdcp" Id="R217598b4a778434c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT071" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Avlagda examina på gymnasienivå efter skola och år</x:t>
   </x:si>
   <x:si>
     <x:t>2005</x:t>
   </x:si>
   <x:si>