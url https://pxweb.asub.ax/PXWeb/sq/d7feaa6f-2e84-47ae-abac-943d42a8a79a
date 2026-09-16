--- v8 (2026-08-27)
+++ v9 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4325ed683d894305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd09bf0b4fa149f29872035383700a01.psmdcp" Id="R217598b4a778434c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ba19efa645404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bce3cad77d24948a9b0c9c42959fda7.psmdcp" Id="R1a35abcfe6654334" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT071" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Avlagda examina på gymnasienivå efter skola och år</x:t>
   </x:si>
   <x:si>
     <x:t>2005</x:t>
   </x:si>
   <x:si>