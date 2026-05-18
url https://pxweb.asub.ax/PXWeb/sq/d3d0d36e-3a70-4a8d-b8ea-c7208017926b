--- v0 (2026-04-27)
+++ v1 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6f859228ab541c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/097b90c8a68d4f81b15f2cd4c8b9ac84.psmdcp" Id="Rba6eb1704ad14e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45531893f9ee4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02b7f9635a304ac4ad4a2b9d0917a23a.psmdcp" Id="Rcb140c213b5b4e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT009" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Antal barn inom barnsomsorgen efter År, Kommun och Verksamhetsform</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>