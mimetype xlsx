--- v1 (2026-05-18)
+++ v2 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45531893f9ee4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02b7f9635a304ac4ad4a2b9d0917a23a.psmdcp" Id="Rcb140c213b5b4e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406a0ff83e254154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbe7998f3f3a465f8213876968bbfb1a.psmdcp" Id="R1c16771024424118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT009" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Antal barn inom barnsomsorgen efter År, Kommun och Verksamhetsform</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>