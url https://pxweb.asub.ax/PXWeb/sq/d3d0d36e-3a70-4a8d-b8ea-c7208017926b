--- v2 (2026-06-07)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406a0ff83e254154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbe7998f3f3a465f8213876968bbfb1a.psmdcp" Id="R1c16771024424118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266bf79bda3b4fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b1f04ca1304404db91a3bd9e49fd447.psmdcp" Id="Rd2ea92ad51cb4df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT009" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Antal barn inom barnsomsorgen efter År, Kommun och Verksamhetsform</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>