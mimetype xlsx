--- v3 (2026-06-27)
+++ v4 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266bf79bda3b4fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b1f04ca1304404db91a3bd9e49fd447.psmdcp" Id="Rd2ea92ad51cb4df3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e3c391233c4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26574994b33048d8add1d38b3e937cea.psmdcp" Id="R32427b82a5054711" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT009" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Antal barn inom barnsomsorgen efter År, Kommun och Verksamhetsform</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>