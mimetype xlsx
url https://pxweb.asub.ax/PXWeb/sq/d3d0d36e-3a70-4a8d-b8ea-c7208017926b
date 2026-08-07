--- v4 (2026-07-18)
+++ v5 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e3c391233c4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26574994b33048d8add1d38b3e937cea.psmdcp" Id="R32427b82a5054711" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4953eac9d048fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df5e411f06ea46ad9f8f38342d3754a5.psmdcp" Id="Ra0ae8840c8b34fa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT009" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Antal barn inom barnsomsorgen efter År, Kommun och Verksamhetsform</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>