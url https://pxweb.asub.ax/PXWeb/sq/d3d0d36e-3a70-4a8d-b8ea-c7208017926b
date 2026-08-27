--- v5 (2026-08-07)
+++ v6 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4953eac9d048fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df5e411f06ea46ad9f8f38342d3754a5.psmdcp" Id="Ra0ae8840c8b34fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e00fa5ac8c94078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df2bc8c1e6fe472da764b956927df6dc.psmdcp" Id="Ra1315a55c46a4979" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT009" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Antal barn inom barnsomsorgen efter År, Kommun och Verksamhetsform</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>