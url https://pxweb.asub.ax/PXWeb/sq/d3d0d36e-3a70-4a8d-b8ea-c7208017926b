--- v6 (2026-08-27)
+++ v7 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e00fa5ac8c94078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df2bc8c1e6fe472da764b956927df6dc.psmdcp" Id="Ra1315a55c46a4979" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38923eee0a6d48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9698b219f1f4d1f9e1c375234c52bbe.psmdcp" Id="R8a80b0ffa75648d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT009" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Antal barn inom barnsomsorgen efter År, Kommun och Verksamhetsform</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>