--- v0 (2026-03-31)
+++ v1 (2026-04-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd09f07a1aad14e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a851690534394aed9b5ffc089d718423.psmdcp" Id="R8691cdd3b4124ce3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e5478f661e74d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9e45c11a97945e19892c4adf2ff0a10.psmdcp" Id="Rc3d3d940e3b0452b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Index för tankerfrakter på rutter mellan nordvästeuropeiska hamnar (Worldscale, Aframax tankers; 70 000-100 000 dwt) 2008-2025 efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>