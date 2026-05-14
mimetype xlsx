--- v1 (2026-04-21)
+++ v2 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e5478f661e74d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9e45c11a97945e19892c4adf2ff0a10.psmdcp" Id="Rc3d3d940e3b0452b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red740dc3a1934a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4cea34b483f424ea8ecd3b1ee4efcb9.psmdcp" Id="R637b1b7e2d8344e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Index för tankerfrakter på rutter mellan nordvästeuropeiska hamnar (Worldscale, Aframax tankers; 70 000-100 000 dwt) 2008-2025 efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>