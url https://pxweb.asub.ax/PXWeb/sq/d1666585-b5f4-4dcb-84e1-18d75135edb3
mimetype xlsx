--- v2 (2026-05-14)
+++ v3 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red740dc3a1934a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4cea34b483f424ea8ecd3b1ee4efcb9.psmdcp" Id="R637b1b7e2d8344e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80097605c43948f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e21053a93c254bf4bcb48938f78c5010.psmdcp" Id="Rb7a0edfed54047f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Index för tankerfrakter på rutter mellan nordvästeuropeiska hamnar (Worldscale, Aframax tankers; 70 000-100 000 dwt) 2008-2025 efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>