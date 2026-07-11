--- v3 (2026-06-21)
+++ v4 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80097605c43948f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e21053a93c254bf4bcb48938f78c5010.psmdcp" Id="Rb7a0edfed54047f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9018613f9a84b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9fa86b79e44a485c8e36b1cfec8a331d.psmdcp" Id="R289ad66392344869" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Index för tankerfrakter på rutter mellan nordvästeuropeiska hamnar (Worldscale, Aframax tankers; 70 000-100 000 dwt) 2008-2025 efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>