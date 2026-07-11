--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9018613f9a84b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9fa86b79e44a485c8e36b1cfec8a331d.psmdcp" Id="R289ad66392344869" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R388445fd753c4848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc19b2573970449d917fce0278bb78aa.psmdcp" Id="R70fb88ed2b604093" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Index för tankerfrakter på rutter mellan nordvästeuropeiska hamnar (Worldscale, Aframax tankers; 70 000-100 000 dwt) 2008-2025 efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>