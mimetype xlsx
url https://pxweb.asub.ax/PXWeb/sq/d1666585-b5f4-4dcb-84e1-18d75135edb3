--- v5 (2026-07-11)
+++ v6 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R388445fd753c4848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc19b2573970449d917fce0278bb78aa.psmdcp" Id="R70fb88ed2b604093" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R472882aff3554d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2bdc2c0755a4449bfd1e8733d574181.psmdcp" Id="Rf4520a09c5004bc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Index för tankerfrakter på rutter mellan nordvästeuropeiska hamnar (Worldscale, Aframax tankers; 70 000-100 000 dwt) 2008-2025 efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>