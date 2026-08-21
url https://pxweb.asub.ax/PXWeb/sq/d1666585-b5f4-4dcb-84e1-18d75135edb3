--- v6 (2026-08-01)
+++ v7 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R472882aff3554d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2bdc2c0755a4449bfd1e8733d574181.psmdcp" Id="Rf4520a09c5004bc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf96036f54ab45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eac3e87c2e6d4f7db97b28394ab60b19.psmdcp" Id="Rdac1df776f7b49ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Index för tankerfrakter på rutter mellan nordvästeuropeiska hamnar (Worldscale, Aframax tankers; 70 000-100 000 dwt) 2008-2025 efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>