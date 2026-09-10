--- v7 (2026-08-21)
+++ v8 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf96036f54ab45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eac3e87c2e6d4f7db97b28394ab60b19.psmdcp" Id="Rdac1df776f7b49ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91669e6161474520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/301049933ce743d093963c590964e2bf.psmdcp" Id="R467858add5094cac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Index för tankerfrakter på rutter mellan nordvästeuropeiska hamnar (Worldscale, Aframax tankers; 70 000-100 000 dwt) 2008-2025 efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>