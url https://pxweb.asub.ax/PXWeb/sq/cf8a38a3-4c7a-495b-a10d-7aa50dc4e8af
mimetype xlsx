--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e2ff976e324b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e191a6a4c9b34b258430dd70c2a18b10.psmdcp" Id="R4e2db5f296ef4520" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b343d7fe23b4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04c43c3e067e4833a11340830b0cae9b.psmdcp" Id="R64db52c5de114b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT056" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Studerande vid Ålands folkhögskola efter År och Hemort</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>