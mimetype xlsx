--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b343d7fe23b4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04c43c3e067e4833a11340830b0cae9b.psmdcp" Id="R64db52c5de114b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406bf1ac33334824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e00b9c4fdef467e9cca4e2cf84b3cc0.psmdcp" Id="R4f37009afd564343" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT056" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Studerande vid Ålands folkhögskola efter År och Hemort</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>