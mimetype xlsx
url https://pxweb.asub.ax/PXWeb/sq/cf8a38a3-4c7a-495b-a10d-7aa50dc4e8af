--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406bf1ac33334824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e00b9c4fdef467e9cca4e2cf84b3cc0.psmdcp" Id="R4f37009afd564343" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d809ca279e2498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36997fac386f4a77b608f6a651d17854.psmdcp" Id="Rd556389bf35f4f40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT056" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Studerande vid Ålands folkhögskola efter År och Hemort</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>