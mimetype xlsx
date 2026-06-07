--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d809ca279e2498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36997fac386f4a77b608f6a651d17854.psmdcp" Id="Rd556389bf35f4f40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58f0b6aa47cc4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/170fc4ff6c8b41c3b540a07c974f9ee0.psmdcp" Id="Raa45ef430d7e4cb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT056" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Studerande vid Ålands folkhögskola efter År och Hemort</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>