--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58f0b6aa47cc4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/170fc4ff6c8b41c3b540a07c974f9ee0.psmdcp" Id="Raa45ef430d7e4cb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f3bea6bb3cc42bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/288f5b53a0a340058a86996828225b45.psmdcp" Id="Rc7a0abee8b4a49f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT056" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Studerande vid Ålands folkhögskola efter År och Hemort</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>