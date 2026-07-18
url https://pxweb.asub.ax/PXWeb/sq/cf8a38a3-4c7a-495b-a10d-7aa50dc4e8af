--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f3bea6bb3cc42bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/288f5b53a0a340058a86996828225b45.psmdcp" Id="Rc7a0abee8b4a49f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633585e70bfa4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a92bd9c8662b4be8b70628cf0c9f0348.psmdcp" Id="Ra309193f136c41d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT056" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Studerande vid Ålands folkhögskola efter År och Hemort</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>