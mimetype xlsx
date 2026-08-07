--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633585e70bfa4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a92bd9c8662b4be8b70628cf0c9f0348.psmdcp" Id="Ra309193f136c41d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe9f5860cb6463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c52d9ef03ec4633b9f1397c3467259e.psmdcp" Id="R51fa2ce9192c4297" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT056" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Studerande vid Ålands folkhögskola efter År och Hemort</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>