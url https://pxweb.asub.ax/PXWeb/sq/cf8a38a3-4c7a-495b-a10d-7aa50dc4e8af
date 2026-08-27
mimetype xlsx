--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe9f5860cb6463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c52d9ef03ec4633b9f1397c3467259e.psmdcp" Id="R51fa2ce9192c4297" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f2e7cefcd140ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/644d6570f1404525b6166108adbef5be.psmdcp" Id="Re8dc11692a56467a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT056" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Studerande vid Ålands folkhögskola efter År och Hemort</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>