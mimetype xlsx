--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f2e7cefcd140ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/644d6570f1404525b6166108adbef5be.psmdcp" Id="Re8dc11692a56467a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c4d5e1bdd0548f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2906a595e68c4ed99a56e9d7d46dc396.psmdcp" Id="R67c9bdb0c8044b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT056" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Studerande vid Ålands folkhögskola efter År och Hemort</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>