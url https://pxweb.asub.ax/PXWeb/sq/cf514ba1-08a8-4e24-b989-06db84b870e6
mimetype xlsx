--- v4 (2026-03-30)
+++ v5 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b70c374461451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dcae2be9f4bd468da474cd454f90c5c0.psmdcp" Id="Rc91eb8d6136c425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3518d1f863c74b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6581f6a47db849aabfee2e067ef4c0b7.psmdcp" Id="R89bc7c4f09cf4dee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT041" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Study places, applications and admissions at upper secondary level in by Year, Program and Information</x:t>
   </x:si>
   <x:si>
     <x:t>Study places</x:t>
   </x:si>
   <x:si>