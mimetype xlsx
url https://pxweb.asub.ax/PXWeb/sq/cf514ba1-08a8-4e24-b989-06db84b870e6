--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3518d1f863c74b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6581f6a47db849aabfee2e067ef4c0b7.psmdcp" Id="R89bc7c4f09cf4dee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f98569f9f04141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfe5f82b340744769e9919a7a9c3fba9.psmdcp" Id="R3c065ce353dc4448" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT041" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Study places, applications and admissions at upper secondary level in by Year, Program and Information</x:t>
   </x:si>
   <x:si>
     <x:t>Study places</x:t>
   </x:si>
   <x:si>