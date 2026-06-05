--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f98569f9f04141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfe5f82b340744769e9919a7a9c3fba9.psmdcp" Id="R3c065ce353dc4448" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e31ad42570649b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cd1b4c074a74eba98a935ff2a709e46.psmdcp" Id="R7d4c9d1b56414fac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT041" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Study places, applications and admissions at upper secondary level in by Year, Program and Information</x:t>
   </x:si>
   <x:si>
     <x:t>Study places</x:t>
   </x:si>
   <x:si>