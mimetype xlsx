--- v7 (2026-06-05)
+++ v8 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e31ad42570649b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cd1b4c074a74eba98a935ff2a709e46.psmdcp" Id="R7d4c9d1b56414fac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456999ced13b4138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/365029f783e44b48ba4aed9024c03bba.psmdcp" Id="R861f56d9b62245f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT041" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Study places, applications and admissions at upper secondary level in by Year, Program and Information</x:t>
   </x:si>
   <x:si>
     <x:t>Study places</x:t>
   </x:si>
   <x:si>