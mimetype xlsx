--- v8 (2026-06-26)
+++ v9 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456999ced13b4138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/365029f783e44b48ba4aed9024c03bba.psmdcp" Id="R861f56d9b62245f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc913539907cf4178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5449f0e4869e4244bca18f229b0a90ec.psmdcp" Id="R1dcd4240189c46b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT041" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Study places, applications and admissions at upper secondary level in by Year, Program and Information</x:t>
   </x:si>
   <x:si>
     <x:t>Study places</x:t>
   </x:si>
   <x:si>