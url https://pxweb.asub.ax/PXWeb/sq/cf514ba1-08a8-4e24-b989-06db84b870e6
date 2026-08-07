--- v9 (2026-07-18)
+++ v10 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc913539907cf4178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5449f0e4869e4244bca18f229b0a90ec.psmdcp" Id="R1dcd4240189c46b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc6952e4b1e349fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49237db25e814a2bbbd8dc456594e592.psmdcp" Id="R3eee8399a84242b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT041" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Study places, applications and admissions at upper secondary level in by Year, Program and Information</x:t>
   </x:si>
   <x:si>
     <x:t>Study places</x:t>
   </x:si>
   <x:si>