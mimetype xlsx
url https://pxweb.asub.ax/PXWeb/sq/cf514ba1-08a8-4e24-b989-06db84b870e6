--- v10 (2026-08-07)
+++ v11 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc6952e4b1e349fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49237db25e814a2bbbd8dc456594e592.psmdcp" Id="R3eee8399a84242b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ecbeacee7bd4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d34aec65d6a4b16afafc805f2c98c6c.psmdcp" Id="R602eadcd41d945d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT041" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Study places, applications and admissions at upper secondary level in by Year, Program and Information</x:t>
   </x:si>
   <x:si>
     <x:t>Study places</x:t>
   </x:si>
   <x:si>