--- v11 (2026-08-27)
+++ v12 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ecbeacee7bd4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d34aec65d6a4b16afafc805f2c98c6c.psmdcp" Id="R602eadcd41d945d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9516ab839dd4e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06c8e7a2673e4d4c8c3b4f2f33f35465.psmdcp" Id="R0d7d3047e5614a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT041" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Study places, applications and admissions at upper secondary level in by Year, Program and Information</x:t>
   </x:si>
   <x:si>
     <x:t>Study places</x:t>
   </x:si>
   <x:si>