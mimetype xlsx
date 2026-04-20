--- v4 (2026-03-26)
+++ v5 (2026-04-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06ee23db80341ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5f9ded938f94d50a76452df9d0b8811.psmdcp" Id="R5df40bfec7ea48d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16de467a52e14ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0ee556e99094fe4ba1c6e02918278a4.psmdcp" Id="Re97051cdf1b44459" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT008" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Number of pupils in comprehensive schools by Municipality of residence, Year and Type of school</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>