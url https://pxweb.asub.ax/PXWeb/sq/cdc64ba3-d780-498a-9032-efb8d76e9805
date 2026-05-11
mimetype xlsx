--- v5 (2026-04-20)
+++ v6 (2026-05-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16de467a52e14ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0ee556e99094fe4ba1c6e02918278a4.psmdcp" Id="Re97051cdf1b44459" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R397f7e77df6f426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/300ebae74ed14bb290a4fa4307804728.psmdcp" Id="R266d636b78904261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT008" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Number of pupils in comprehensive schools by Municipality of residence, Year and Type of school</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>