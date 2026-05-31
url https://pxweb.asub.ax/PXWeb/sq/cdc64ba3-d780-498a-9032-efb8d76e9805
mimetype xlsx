--- v6 (2026-05-11)
+++ v7 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R397f7e77df6f426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/300ebae74ed14bb290a4fa4307804728.psmdcp" Id="R266d636b78904261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f8f6110ab14a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e36af69df77748f7aa2cb4dfccd76a4f.psmdcp" Id="R887a9508367741f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT008" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Number of pupils in comprehensive schools by Municipality of residence, Year and Type of school</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>