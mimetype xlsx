--- v7 (2026-05-31)
+++ v8 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f8f6110ab14a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e36af69df77748f7aa2cb4dfccd76a4f.psmdcp" Id="R887a9508367741f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e3648e8bdf04e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ac48ba838854b6a8938a474a2005c4e.psmdcp" Id="Rdc9be2db4feb47b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT008" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Number of pupils in comprehensive schools by Municipality of residence, Year and Type of school</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>