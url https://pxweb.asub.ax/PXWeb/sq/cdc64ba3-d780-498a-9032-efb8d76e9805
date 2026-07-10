--- v8 (2026-06-20)
+++ v9 (2026-07-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e3648e8bdf04e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ac48ba838854b6a8938a474a2005c4e.psmdcp" Id="Rdc9be2db4feb47b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1691850fc3f84f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7c37dfafe994f6aaa8ae6f5249088a9.psmdcp" Id="R47d127723ddc4ca7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT008" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Number of pupils in comprehensive schools by Municipality of residence, Year and Type of school</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>