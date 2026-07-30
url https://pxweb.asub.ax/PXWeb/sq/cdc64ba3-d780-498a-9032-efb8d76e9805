--- v9 (2026-07-10)
+++ v10 (2026-07-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1691850fc3f84f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7c37dfafe994f6aaa8ae6f5249088a9.psmdcp" Id="R47d127723ddc4ca7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7368bc5c2124e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c3bbf71ba884ccb93bc9c07a1b50ffc.psmdcp" Id="R68595310bb9d438d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT008" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Number of pupils in comprehensive schools by Municipality of residence, Year and Type of school</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>