--- v10 (2026-07-30)
+++ v11 (2026-08-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7368bc5c2124e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c3bbf71ba884ccb93bc9c07a1b50ffc.psmdcp" Id="R68595310bb9d438d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e5ff9224b7d4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3644c601e2ba4cb0b5c4562361ab7844.psmdcp" Id="Rc1391133678a4db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT008" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Number of pupils in comprehensive schools by Municipality of residence, Year and Type of school</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>