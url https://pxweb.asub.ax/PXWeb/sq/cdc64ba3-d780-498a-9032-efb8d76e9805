--- v11 (2026-08-20)
+++ v12 (2026-09-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e5ff9224b7d4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3644c601e2ba4cb0b5c4562361ab7844.psmdcp" Id="Rc1391133678a4db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb898554acdca48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6f47c7b0b064749b152218f6d6d9387.psmdcp" Id="R9ae7f893cb52430c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT008" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Number of pupils in comprehensive schools by Municipality of residence, Year and Type of school</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>