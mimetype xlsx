--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb898554acdca48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6f47c7b0b064749b152218f6d6d9387.psmdcp" Id="R9ae7f893cb52430c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5865332eb87b4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94d199b8b76245098e19276083ac07d0.psmdcp" Id="Re84991f9265f4121" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT008" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Number of pupils in comprehensive schools by Municipality of residence, Year and Type of school</x:t>
   </x:si>
   <x:si>
-    <x:t>2025</x:t>
+    <x:t>2026</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>Own school</x:t>
   </x:si>
   <x:si>
     <x:t>Common/Another's municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Homeschooling</x:t>
   </x:si>
   <x:si>
     <x:t>Brändö</x:t>
   </x:si>
   <x:si>
     <x:t>Eckerö</x:t>
   </x:si>
   <x:si>
     <x:t>Finström</x:t>
   </x:si>
   <x:si>
     <x:t>Föglö</x:t>
   </x:si>
@@ -85,51 +85,51 @@
   <x:si>
     <x:t>Mariehamn</x:t>
   </x:si>
   <x:si>
     <x:t>Saltvik</x:t>
   </x:si>
   <x:si>
     <x:t>Sottunga</x:t>
   </x:si>
   <x:si>
     <x:t>Sund</x:t>
   </x:si>
   <x:si>
     <x:t>Vårdö</x:t>
   </x:si>
   <x:si>
     <x:t>Students in comprehensive school by municipality of residence as of 30 of august each year.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Students which are studying temporarily abroad are included in the category </x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250925 08:00</x:t>
+    <x:t>20260922 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Statistics and Research Åland (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Statistics and Research Åland (ÅSUB) </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PB 1187 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AX-22111 Mariehamn </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Åland, Finland </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> </x:t>
   </x:si>
@@ -568,329 +568,329 @@
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="B3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="B4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>3248</x:v>
+        <x:v>3200</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>2314</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>818</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>18</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>297</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>164</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D10" s="3" t="n">
         <x:v>26</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>181</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>729</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>382</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>329</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>290</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>165</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
-        <x:v>13</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
-        <x:v>11</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>1154</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>1103</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
-        <x:v>13</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="C19" s="3" t="n">
         <x:v>9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
-        <x:v>6</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D21" s="3" t="n">
-        <x:v>10</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="4" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="4" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>