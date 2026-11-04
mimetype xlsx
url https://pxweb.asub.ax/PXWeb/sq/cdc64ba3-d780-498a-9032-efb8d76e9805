--- v13 (2026-10-14)
+++ v14 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5865332eb87b4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94d199b8b76245098e19276083ac07d0.psmdcp" Id="Re84991f9265f4121" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3945f47da64420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13c9981ecba140b8a11c6e6ba9723a13.psmdcp" Id="R678ef5ee16df46c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT008" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Number of pupils in comprehensive schools by Municipality of residence, Year and Type of school</x:t>
   </x:si>
   <x:si>
     <x:t>2026</x:t>
   </x:si>
   <x:si>