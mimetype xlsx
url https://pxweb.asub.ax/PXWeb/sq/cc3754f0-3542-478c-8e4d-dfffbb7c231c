--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R433ed5b64a074f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c47be09f84c846d98c98edaddc3c6d8b.psmdcp" Id="R7d3f84e0f026446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d739bb39dbf41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35d7d0c82baf443196523af4357f2af6.psmdcp" Id="Rbb1daef7468d46c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Sysselsatta inom sjötransport på Åland efter år och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>