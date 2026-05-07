--- v5 (2026-04-14)
+++ v6 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d739bb39dbf41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35d7d0c82baf443196523af4357f2af6.psmdcp" Id="Rbb1daef7468d46c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca15c3de34044495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efffeda4aa144df387ab82d6bb94802b.psmdcp" Id="R2f9a1d006b3c4d57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Sysselsatta inom sjötransport på Åland efter år och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>