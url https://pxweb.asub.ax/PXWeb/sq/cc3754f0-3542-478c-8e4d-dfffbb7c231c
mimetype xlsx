--- v6 (2026-05-07)
+++ v7 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca15c3de34044495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efffeda4aa144df387ab82d6bb94802b.psmdcp" Id="R2f9a1d006b3c4d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284cede2586d40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91c482dcf2c84049bf03068fbfc89b17.psmdcp" Id="R1909d409849a4b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Sysselsatta inom sjötransport på Åland efter år och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>