--- v7 (2026-05-30)
+++ v8 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284cede2586d40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91c482dcf2c84049bf03068fbfc89b17.psmdcp" Id="R1909d409849a4b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0566325db848c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21a4da348d024637aa0c9cccbe4b626b.psmdcp" Id="R8f6d4885f6e54e1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Sysselsatta inom sjötransport på Åland efter år och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>