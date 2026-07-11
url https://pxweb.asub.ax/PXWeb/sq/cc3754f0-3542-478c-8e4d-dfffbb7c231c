--- v8 (2026-06-20)
+++ v9 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0566325db848c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21a4da348d024637aa0c9cccbe4b626b.psmdcp" Id="R8f6d4885f6e54e1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f5003619fc4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be732410ef08463aaf86dff024fd3e3e.psmdcp" Id="R4e959d7e10144838" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Sysselsatta inom sjötransport på Åland efter år och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>