--- v9 (2026-07-11)
+++ v10 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f5003619fc4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be732410ef08463aaf86dff024fd3e3e.psmdcp" Id="R4e959d7e10144838" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0992e89525814fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e191f6c89c1c4e2b914283b75c66c9b0.psmdcp" Id="Rcd89b7f81ac64036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Sysselsatta inom sjötransport på Åland efter år och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>