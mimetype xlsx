--- v10 (2026-07-11)
+++ v11 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0992e89525814fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e191f6c89c1c4e2b914283b75c66c9b0.psmdcp" Id="Rcd89b7f81ac64036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R864e98d46822444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1a086383b2e425992ffb04d1df4f7df.psmdcp" Id="R578093990c9a4824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Sysselsatta inom sjötransport på Åland efter år och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>