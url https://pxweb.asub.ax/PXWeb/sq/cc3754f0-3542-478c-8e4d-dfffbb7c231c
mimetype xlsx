--- v11 (2026-08-01)
+++ v12 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R864e98d46822444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1a086383b2e425992ffb04d1df4f7df.psmdcp" Id="R578093990c9a4824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5cb2c5204644b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c95fd5a932544bc2ad258e6497f1fd3e.psmdcp" Id="R096da2d04d77492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Sysselsatta inom sjötransport på Åland efter år och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>