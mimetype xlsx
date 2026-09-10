--- v12 (2026-08-21)
+++ v13 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5cb2c5204644b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c95fd5a932544bc2ad258e6497f1fd3e.psmdcp" Id="R096da2d04d77492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fbf38d014e84df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9c0f3fde9cd4697a66166cbfb2d3f73.psmdcp" Id="R5c29f0626a8441e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Sysselsatta inom sjötransport på Åland efter år och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>