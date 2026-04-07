--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6683153da37f4133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff0f7bf30dc640a399d9266e28f5403f.psmdcp" Id="Re450360cdcb04371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27af1753e1f54dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46f62cb6b83a4ec3a986a115f294fc40.psmdcp" Id="R24e24e4156fd49b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt efter år, utbildningsnivå, kön och åldersgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>