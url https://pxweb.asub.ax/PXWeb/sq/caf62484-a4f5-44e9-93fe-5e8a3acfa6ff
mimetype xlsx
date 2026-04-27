--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27af1753e1f54dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46f62cb6b83a4ec3a986a115f294fc40.psmdcp" Id="R24e24e4156fd49b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb386c9484d4547cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95bb1b8e071e46cb9bddb382182781f1.psmdcp" Id="Rc8303c4a014f4b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt efter år, utbildningsnivå, kön och åldersgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>