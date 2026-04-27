--- v6 (2026-04-27)
+++ v7 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb386c9484d4547cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95bb1b8e071e46cb9bddb382182781f1.psmdcp" Id="Rc8303c4a014f4b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55fba194f6704909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43cf706bd2004adba26718a04d5461ba.psmdcp" Id="R90e087b14dfb4de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt efter år, utbildningsnivå, kön och åldersgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>