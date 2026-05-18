--- v7 (2026-04-27)
+++ v8 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55fba194f6704909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43cf706bd2004adba26718a04d5461ba.psmdcp" Id="R90e087b14dfb4de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52738198cf284355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d1380be4171423aa382c9f5e5e3b243.psmdcp" Id="R141754c012094ae9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt efter år, utbildningsnivå, kön och åldersgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>