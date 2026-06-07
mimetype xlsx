--- v8 (2026-05-18)
+++ v9 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52738198cf284355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d1380be4171423aa382c9f5e5e3b243.psmdcp" Id="R141754c012094ae9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c44a2834aac416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44330677e656457bb3e7a84bdd70d183.psmdcp" Id="Rca706bbd036a452a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt efter år, utbildningsnivå, kön och åldersgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>