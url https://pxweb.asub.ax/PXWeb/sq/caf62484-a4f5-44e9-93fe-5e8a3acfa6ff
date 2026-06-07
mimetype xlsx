--- v9 (2026-06-07)
+++ v10 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c44a2834aac416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44330677e656457bb3e7a84bdd70d183.psmdcp" Id="Rca706bbd036a452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9d77e2aaec4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66a8233a00b54570826a8abdc8ba978d.psmdcp" Id="R18b4c5221394432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt efter år, utbildningsnivå, kön och åldersgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>