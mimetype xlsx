--- v10 (2026-06-07)
+++ v11 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9d77e2aaec4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66a8233a00b54570826a8abdc8ba978d.psmdcp" Id="R18b4c5221394432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62233f26ad7944e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d95ced8de10147638d6ab2fa256c4f5a.psmdcp" Id="R32617087795744a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt efter år, utbildningsnivå, kön och åldersgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>