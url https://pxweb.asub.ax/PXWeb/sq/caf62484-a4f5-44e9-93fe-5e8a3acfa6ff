--- v11 (2026-06-27)
+++ v12 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62233f26ad7944e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d95ced8de10147638d6ab2fa256c4f5a.psmdcp" Id="R32617087795744a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada483687d0b44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0de381227b6d497390292e5e6f70f332.psmdcp" Id="R4624e1f54bc143f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt efter år, utbildningsnivå, kön och åldersgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>