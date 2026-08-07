--- v12 (2026-07-18)
+++ v13 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada483687d0b44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0de381227b6d497390292e5e6f70f332.psmdcp" Id="R4624e1f54bc143f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rede90d8ff469405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b71c1faa84445e3b56e1b1aa2106d0d.psmdcp" Id="R3296c235c7ca4ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt efter år, utbildningsnivå, kön och åldersgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>