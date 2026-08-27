--- v13 (2026-08-07)
+++ v14 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rede90d8ff469405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b71c1faa84445e3b56e1b1aa2106d0d.psmdcp" Id="R3296c235c7ca4ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree922ce6cfc54065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab72ec5042c14651a896ab351fee15b8.psmdcp" Id="R80b955e91d9445c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt efter år, utbildningsnivå, kön och åldersgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>