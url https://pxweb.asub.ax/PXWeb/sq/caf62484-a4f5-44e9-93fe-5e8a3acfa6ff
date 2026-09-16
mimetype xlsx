--- v14 (2026-08-27)
+++ v15 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree922ce6cfc54065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab72ec5042c14651a896ab351fee15b8.psmdcp" Id="R80b955e91d9445c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcbb0ff4563f4c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67f3faee702e44649063f8ce2e1bd887.psmdcp" Id="Re1e0eab60d664851" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt efter år, utbildningsnivå, kön och åldersgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>