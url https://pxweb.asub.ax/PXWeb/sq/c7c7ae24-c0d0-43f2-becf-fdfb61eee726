--- v0 (2026-04-27)
+++ v1 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6324ca9f0244540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ff153d9a8684dd98ff3eab7881cd467.psmdcp" Id="R3d795e31668b4996" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3aa836fe9d54a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e2de8c21fa24fdead688c3dbe727c5f.psmdcp" Id="Ra5bdbdf6d5cb4ed8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT009" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Number of children in child care by Year, Municipality and Type of child care</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>