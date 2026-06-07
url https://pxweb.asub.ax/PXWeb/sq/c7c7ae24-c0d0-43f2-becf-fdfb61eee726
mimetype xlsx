--- v1 (2026-05-18)
+++ v2 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3aa836fe9d54a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e2de8c21fa24fdead688c3dbe727c5f.psmdcp" Id="Ra5bdbdf6d5cb4ed8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6b44161e054b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20c2f0a1c462471bb17532fe76ffa104.psmdcp" Id="R987dcc898f3e4320" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT009" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Number of children in child care by Year, Municipality and Type of child care</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>