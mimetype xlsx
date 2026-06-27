--- v2 (2026-06-07)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6b44161e054b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20c2f0a1c462471bb17532fe76ffa104.psmdcp" Id="R987dcc898f3e4320" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2ee69f817f4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bc5d71b38a6485c8e42e4b888775969.psmdcp" Id="Rd94298658a654ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT009" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Number of children in child care by Year, Municipality and Type of child care</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>