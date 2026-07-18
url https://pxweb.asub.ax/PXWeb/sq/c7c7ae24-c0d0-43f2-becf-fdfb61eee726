--- v3 (2026-06-27)
+++ v4 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2ee69f817f4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bc5d71b38a6485c8e42e4b888775969.psmdcp" Id="Rd94298658a654ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7fb19746e0c4c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1078f9254f1b48a9beafd04fab83c0d1.psmdcp" Id="Raac651fda4694f12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT009" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Number of children in child care by Year, Municipality and Type of child care</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>