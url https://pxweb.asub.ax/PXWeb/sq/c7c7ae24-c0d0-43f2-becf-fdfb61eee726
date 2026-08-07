--- v4 (2026-07-18)
+++ v5 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7fb19746e0c4c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1078f9254f1b48a9beafd04fab83c0d1.psmdcp" Id="Raac651fda4694f12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3f8f73aa634820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00086099ca054fb8bbfa2fb8a1939cfc.psmdcp" Id="R60e0e893002b4849" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT009" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Number of children in child care by Year, Municipality and Type of child care</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>