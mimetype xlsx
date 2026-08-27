--- v5 (2026-08-07)
+++ v6 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3f8f73aa634820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00086099ca054fb8bbfa2fb8a1939cfc.psmdcp" Id="R60e0e893002b4849" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4feb6f37820d4de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a86324a7d02c40969ffc3533cb947cf7.psmdcp" Id="Ra0f0d3e8ae374503" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT009" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Number of children in child care by Year, Municipality and Type of child care</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>