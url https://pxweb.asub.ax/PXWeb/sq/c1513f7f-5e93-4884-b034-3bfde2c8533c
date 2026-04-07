--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd16a52a8585a4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80a07ffd0f604715951ca6236c08f99c.psmdcp" Id="Rbf4f614387814060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb1efdbb3d8743b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7eecf048022d4476a554bf45becd7bb4.psmdcp" Id="Rdd62e5da1e734af2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Daghemsverksamhet efter År, Kommun och Uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Antal barn</x:t>
   </x:si>
   <x:si>