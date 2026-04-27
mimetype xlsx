--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb1efdbb3d8743b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7eecf048022d4476a554bf45becd7bb4.psmdcp" Id="Rdd62e5da1e734af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fede9ad17d24556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64b5af705fd54554969db6fc2019a771.psmdcp" Id="R6c3e5fabb36a4b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Daghemsverksamhet efter År, Kommun och Uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Antal barn</x:t>
   </x:si>
   <x:si>
     <x:t>Antal daghem</x:t>
   </x:si>
   <x:si>
     <x:t>Antal avdelningar</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittligt antal barn per avdelning</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Hela Åland</x:t>
   </x:si>
   <x:si>
     <x:t>Brändö</x:t>
   </x:si>
   <x:si>
     <x:t>Eckerö</x:t>
   </x:si>
   <x:si>
     <x:t>Finström</x:t>
   </x:si>
   <x:si>
     <x:t>Föglö</x:t>
   </x:si>
   <x:si>
     <x:t>Geta</x:t>
   </x:si>
   <x:si>
     <x:t>Hammarland</x:t>
   </x:si>
   <x:si>
     <x:t>Jomala</x:t>
   </x:si>
@@ -91,51 +91,51 @@
   <x:si>
     <x:t>Saltvik</x:t>
   </x:si>
   <x:si>
     <x:t>Sottunga</x:t>
   </x:si>
   <x:si>
     <x:t>Sund</x:t>
   </x:si>
   <x:si>
     <x:t>Vårdö</x:t>
   </x:si>
   <x:si>
     <x:t>Uppgifterna för daghemsverksamheten avser läget den 31.12 varje år.</x:t>
   </x:si>
   <x:si>
     <x:t>Observera att antal barn per avdelning inte behöver avspegla storleken på den grupp som barnet ingår i på daglig basis. Kommunen kan exempelvis anordna verksamheten så att barnen är i tillfälliga indelningar under en verksamhetsdag.</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;A HREF=https://www.asub.ax/sv/utbildning-barnomsorgen-beskrivning-statistiken TARGET=_blank&gt;Beskrivning av statistiken&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250310 08:00</x:t>
+    <x:t>20260408 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands statistik- och utredningsbyrå (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>018-25490</x:t>
   </x:si>
   <x:si>
     <x:t>asub@asub.ax</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;A HREF=https://www.asub.ax/ TARGET=_blank&gt;https://www.asub.ax/&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
@@ -569,315 +569,315 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
-        <x:v>1464</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
-        <x:v>15.1</x:v>
+        <x:v>14.6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="B5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>12</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="B6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>12.7</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="B7" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>120</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>17.1</x:v>
+        <x:v>18.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="B8" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>26</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>26</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="B9" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>15</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="B10" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>88</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>17.6</x:v>
+        <x:v>13.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="B11" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>382</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>18.2</x:v>
+        <x:v>15.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="B12" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>10</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>10</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="B13" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="B14" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
-        <x:v>132</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>10</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>13.2</x:v>
+        <x:v>12.8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="B15" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="B16" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>15</x:v>
+        <x:v>15.1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="B17" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>13.3</x:v>
+        <x:v>12.8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="B18" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="B19" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>15.3</x:v>
+        <x:v>14.3</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="B20" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
         <x:v>14.5</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="5" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">