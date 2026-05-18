--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fede9ad17d24556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64b5af705fd54554969db6fc2019a771.psmdcp" Id="R6c3e5fabb36a4b66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed71d1ae3ae4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/111ace0cd900422490dd93d89b2bc054.psmdcp" Id="R1c564de4c47946f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Daghemsverksamhet efter År, Kommun och Uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Antal barn</x:t>
   </x:si>
   <x:si>