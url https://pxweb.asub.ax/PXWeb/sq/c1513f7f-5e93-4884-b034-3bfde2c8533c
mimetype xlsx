--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed71d1ae3ae4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/111ace0cd900422490dd93d89b2bc054.psmdcp" Id="R1c564de4c47946f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebf2f5e6cf74467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b73f0a5688f48cd9e3b29d25cede86f.psmdcp" Id="Rd1512ae23247480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Daghemsverksamhet efter År, Kommun och Uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Antal barn</x:t>
   </x:si>
   <x:si>