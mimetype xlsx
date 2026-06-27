--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebf2f5e6cf74467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b73f0a5688f48cd9e3b29d25cede86f.psmdcp" Id="Rd1512ae23247480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65248268fb2142e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c01cad6dcdb4b3290894fb8e29651a2.psmdcp" Id="Rffce3a4126fd4a08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Daghemsverksamhet efter År, Kommun och Uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Antal barn</x:t>
   </x:si>
   <x:si>