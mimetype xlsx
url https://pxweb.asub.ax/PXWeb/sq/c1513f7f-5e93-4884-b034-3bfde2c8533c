--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65248268fb2142e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c01cad6dcdb4b3290894fb8e29651a2.psmdcp" Id="Rffce3a4126fd4a08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra410fafd9e0e466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f2242ff3176422786f810bdd4c8aebc.psmdcp" Id="R0c26719a46664cf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Daghemsverksamhet efter År, Kommun och Uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Antal barn</x:t>
   </x:si>
   <x:si>