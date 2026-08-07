--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra410fafd9e0e466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f2242ff3176422786f810bdd4c8aebc.psmdcp" Id="R0c26719a46664cf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f1e6b8837854563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4272b9ed1aa54e19ad5bf529ef8d38e2.psmdcp" Id="R839905feb3114c76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Daghemsverksamhet efter År, Kommun och Uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Antal barn</x:t>
   </x:si>
   <x:si>