--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f1e6b8837854563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4272b9ed1aa54e19ad5bf529ef8d38e2.psmdcp" Id="R839905feb3114c76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02fa8793b0e4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f333404469ba471ca1eca5fde0cdf818.psmdcp" Id="R4c6ee9c3c4734118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Daghemsverksamhet efter År, Kommun och Uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Antal barn</x:t>
   </x:si>
   <x:si>