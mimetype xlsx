--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02fa8793b0e4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f333404469ba471ca1eca5fde0cdf818.psmdcp" Id="R4c6ee9c3c4734118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695fec99312147ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65bf29641ae84ab29ca8d10bdcaee99a.psmdcp" Id="Rceb6009d491c4c36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Daghemsverksamhet efter År, Kommun och Uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Antal barn</x:t>
   </x:si>
   <x:si>