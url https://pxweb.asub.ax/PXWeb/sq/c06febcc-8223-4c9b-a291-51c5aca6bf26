--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86fe8a2b74764b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/555329cdba8b4b35bbd454aef9284b53.psmdcp" Id="R82cc98b295a84c9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84e43ab5995e49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65d72de420e247808561c6d1aec885e8.psmdcp" Id="R004b22d560294c81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Studerande utanför Åland efter år och studieland</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>