--- v1 (2026-04-07)
+++ v2 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84e43ab5995e49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65d72de420e247808561c6d1aec885e8.psmdcp" Id="R004b22d560294c81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3684df1ab514506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5f2dc9de4e54cfa8fbd1e77bde66f92.psmdcp" Id="R381450460ed34da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Studerande utanför Åland efter år och studieland</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>