--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3684df1ab514506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5f2dc9de4e54cfa8fbd1e77bde66f92.psmdcp" Id="R381450460ed34da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9da632d74454a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/491126a6282c48389b87220d7d136386.psmdcp" Id="Rf21f44f0646e4dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Studerande utanför Åland efter år och studieland</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>