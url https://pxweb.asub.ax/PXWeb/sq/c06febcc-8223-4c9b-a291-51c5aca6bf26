--- v3 (2026-05-18)
+++ v4 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9da632d74454a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/491126a6282c48389b87220d7d136386.psmdcp" Id="Rf21f44f0646e4dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46bcc796d771421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0f09881bc2f42ef80f404b440c4d1f2.psmdcp" Id="R567ed240a8b246df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Studerande utanför Åland efter år och studieland</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>