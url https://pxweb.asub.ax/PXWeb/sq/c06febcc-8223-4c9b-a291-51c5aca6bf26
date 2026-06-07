--- v4 (2026-06-07)
+++ v5 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46bcc796d771421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0f09881bc2f42ef80f404b440c4d1f2.psmdcp" Id="R567ed240a8b246df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf10dbb266544c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea671389d34f459ebe33e5a141e07781.psmdcp" Id="Rab261ea1e2614381" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Studerande utanför Åland efter år och studieland</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>