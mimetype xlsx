--- v5 (2026-06-07)
+++ v6 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf10dbb266544c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea671389d34f459ebe33e5a141e07781.psmdcp" Id="Rab261ea1e2614381" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6988d27c78774024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b3272d5a71c4cae9d28ac7d74214b16.psmdcp" Id="Rb7bddbe9508d4f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Studerande utanför Åland efter år och studieland</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>