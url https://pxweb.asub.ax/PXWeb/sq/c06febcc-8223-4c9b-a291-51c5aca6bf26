--- v6 (2026-06-27)
+++ v7 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6988d27c78774024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b3272d5a71c4cae9d28ac7d74214b16.psmdcp" Id="Rb7bddbe9508d4f2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77dcef99580c4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71a03230e98b409d91b3ff62f050d412.psmdcp" Id="R041a2b2242a34f20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Studerande utanför Åland efter år och studieland</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>