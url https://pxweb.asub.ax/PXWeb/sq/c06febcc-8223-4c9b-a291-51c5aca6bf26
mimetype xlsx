--- v7 (2026-07-18)
+++ v8 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77dcef99580c4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71a03230e98b409d91b3ff62f050d412.psmdcp" Id="R041a2b2242a34f20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d25198ab4d4ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad67bf85e50e44ecbb75b02d4dd9fad1.psmdcp" Id="R740e87add8c2472c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Studerande utanför Åland efter år och studieland</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>