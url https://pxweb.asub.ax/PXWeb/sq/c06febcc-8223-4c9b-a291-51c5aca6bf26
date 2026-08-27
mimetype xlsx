--- v8 (2026-08-07)
+++ v9 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d25198ab4d4ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad67bf85e50e44ecbb75b02d4dd9fad1.psmdcp" Id="R740e87add8c2472c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c86d61ab49404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f769bd5a4b848a99dc3d046dcdbdb62.psmdcp" Id="R80357adaddaa4479" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Studerande utanför Åland efter år och studieland</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>