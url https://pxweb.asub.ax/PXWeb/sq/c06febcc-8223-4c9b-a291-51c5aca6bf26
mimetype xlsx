--- v9 (2026-08-27)
+++ v10 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c86d61ab49404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f769bd5a4b848a99dc3d046dcdbdb62.psmdcp" Id="R80357adaddaa4479" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7ed0173c074585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e306970e925d4cd79eeb6e9228820886.psmdcp" Id="R29944aee72014681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT023" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Studerande utanför Åland efter år och studieland</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>