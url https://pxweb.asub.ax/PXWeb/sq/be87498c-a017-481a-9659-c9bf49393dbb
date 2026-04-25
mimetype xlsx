--- v0 (2026-03-22)
+++ v1 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e796125dac4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a86831b22da4fd3a5943e75a00b70ed.psmdcp" Id="Rfcf9cc487fe94551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd6600ab4994c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f20658c46ae14fcba95f243822e4e9e3.psmdcp" Id="R0def0334622742d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT074" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A11" authorId="0">
       <x:text>
         <x:r>