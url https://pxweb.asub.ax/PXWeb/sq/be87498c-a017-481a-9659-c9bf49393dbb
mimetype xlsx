--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd6600ab4994c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f20658c46ae14fcba95f243822e4e9e3.psmdcp" Id="R0def0334622742d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2bb0007a11404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28af3d7dc8f6413993e0b4fa6e4d6431.psmdcp" Id="Rc9ff1bef158041f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT074" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A11" authorId="0">
       <x:text>
         <x:r>
@@ -680,98 +680,98 @@
       <x:c r="F4" s="3" t="n">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K4" s="3" t="n">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L4" s="3" t="n">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M4" s="3" t="n">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N4" s="3" t="n">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="O4" s="3" t="n">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:15">
       <x:c r="A5" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J5" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K5" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L5" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="M5" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
-        <x:v>5</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O5" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:15">
       <x:c r="A6" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B6" s="4" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="4" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D6" s="4" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="4" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F6" s="4" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G6" s="4" t="s">
@@ -1009,51 +1009,51 @@
       <x:c r="F11" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J11" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K11" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="L11" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M11" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O11" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:15">
       <x:c r="A12" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">