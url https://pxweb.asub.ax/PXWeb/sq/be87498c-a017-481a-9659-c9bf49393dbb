--- v2 (2026-05-16)
+++ v3 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2bb0007a11404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28af3d7dc8f6413993e0b4fa6e4d6431.psmdcp" Id="Rc9ff1bef158041f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb561b4d9de22461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75cadc26d8934409aee31b1635512ac5.psmdcp" Id="R7cf7a1e2961c4d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT074" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A11" authorId="0">
       <x:text>
         <x:r>