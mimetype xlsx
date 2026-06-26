--- v3 (2026-06-05)
+++ v4 (2026-06-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb561b4d9de22461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75cadc26d8934409aee31b1635512ac5.psmdcp" Id="R7cf7a1e2961c4d0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0322913924f9460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b1ab3667fd74cd1bdde85475b3e4458.psmdcp" Id="R3e860f023e0942e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT074" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A11" authorId="0">
       <x:text>
         <x:r>