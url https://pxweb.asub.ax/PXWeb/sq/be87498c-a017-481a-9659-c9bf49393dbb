--- v4 (2026-06-26)
+++ v5 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0322913924f9460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b1ab3667fd74cd1bdde85475b3e4458.psmdcp" Id="R3e860f023e0942e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb63cf28c7c4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c33d0c4437d547b4838d1979c49aa54d.psmdcp" Id="Rd34ee76a411348a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT074" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A11" authorId="0">
       <x:text>
         <x:r>