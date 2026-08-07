--- v5 (2026-07-18)
+++ v6 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb63cf28c7c4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c33d0c4437d547b4838d1979c49aa54d.psmdcp" Id="Rd34ee76a411348a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88931aeb80de4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efaaa606dff348e082ee150d6998a40c.psmdcp" Id="Ra30c8a1835654c0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT074" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A11" authorId="0">
       <x:text>
         <x:r>