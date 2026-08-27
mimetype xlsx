--- v6 (2026-08-07)
+++ v7 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88931aeb80de4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efaaa606dff348e082ee150d6998a40c.psmdcp" Id="Ra30c8a1835654c0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb257230cd04d4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2896c66301e940e485a1a7a4e578a5ff.psmdcp" Id="Rcab9d809783e4d34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT074" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A11" authorId="0">
       <x:text>
         <x:r>