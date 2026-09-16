--- v7 (2026-08-27)
+++ v8 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb257230cd04d4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2896c66301e940e485a1a7a4e578a5ff.psmdcp" Id="Rcab9d809783e4d34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda52fbb59a31435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95f4c34291df4536be98ff3875491345.psmdcp" Id="R884e420ca5ba41bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT074" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A11" authorId="0">
       <x:text>
         <x:r>