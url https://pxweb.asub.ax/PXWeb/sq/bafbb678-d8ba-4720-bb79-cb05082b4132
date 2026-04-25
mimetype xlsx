--- v5 (2026-03-30)
+++ v6 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R815ba39ec2074a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cab9244651c44d09ed9ea429a1f5bd5.psmdcp" Id="Rfaa3c294eb1a444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7be8b9348504037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1cd18e0a85ab4b14acf14050d2b3d1cb.psmdcp" Id="Rb7c7b79f1f9049b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT056" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Students at Ålands folkhögskola by Sex, Year and Country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>