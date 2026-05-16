--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7be8b9348504037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1cd18e0a85ab4b14acf14050d2b3d1cb.psmdcp" Id="Rb7c7b79f1f9049b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec0b5adba9044315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/701c758ae231493e96b89ec3da8513a9.psmdcp" Id="R74b43e9242d6436e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT056" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Students at Ålands folkhögskola by Sex, Year and Country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>