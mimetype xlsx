--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec0b5adba9044315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/701c758ae231493e96b89ec3da8513a9.psmdcp" Id="R74b43e9242d6436e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3e4907c81043c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3de1f20dd3724283ae2aafa0aca7c586.psmdcp" Id="R31f13c3f7c894161" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT056" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Students at Ålands folkhögskola by Sex, Year and Country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>