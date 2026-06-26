--- v8 (2026-06-05)
+++ v9 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3e4907c81043c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3de1f20dd3724283ae2aafa0aca7c586.psmdcp" Id="R31f13c3f7c894161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80882eb503c943fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24e233455d434cc4918c33792f03ef7d.psmdcp" Id="R557189528d1347f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT056" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Students at Ålands folkhögskola by Sex, Year and Country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>