--- v9 (2026-06-26)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80882eb503c943fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24e233455d434cc4918c33792f03ef7d.psmdcp" Id="R557189528d1347f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc1b7447a114225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72537261be0445d0860ea8269a45e6d1.psmdcp" Id="Rc59855ecc7114be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT056" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Students at Ålands folkhögskola by Sex, Year and Country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>