--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc1b7447a114225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72537261be0445d0860ea8269a45e6d1.psmdcp" Id="Rc59855ecc7114be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb8e50d269e94ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f2b0dc22f8f4248a36e4762433fad27.psmdcp" Id="Rdd9d6425b0c5438c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT056" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Students at Ålands folkhögskola by Sex, Year and Country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>