--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb8e50d269e94ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f2b0dc22f8f4248a36e4762433fad27.psmdcp" Id="Rdd9d6425b0c5438c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1af768c790845a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ed51ae6e4b940399f6096943bc412d2.psmdcp" Id="R5d4a2fa5d05f468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT056" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Students at Ålands folkhögskola by Sex, Year and Country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>