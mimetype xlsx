--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1af768c790845a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ed51ae6e4b940399f6096943bc412d2.psmdcp" Id="R5d4a2fa5d05f468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbdf351f80694b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6576138747a42c29e82c50cc8d81d65.psmdcp" Id="Rf9130096ae134695" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT056" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Students at Ålands folkhögskola by Sex, Year and Country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>