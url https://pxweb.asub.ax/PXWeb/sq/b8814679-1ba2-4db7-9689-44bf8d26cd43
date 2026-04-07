--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2868828c851344c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b069fd751e77446db33b6fcfa3426902.psmdcp" Id="R0f1183cd78284c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9300a0a693d447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3796c844d3e4128856d5e4bc9473477.psmdcp" Id="Rbb14878fc3ad488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT014" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Antal årsverken inom barnomsorgen, Hela Åland efter År, Typ av uppgift och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>