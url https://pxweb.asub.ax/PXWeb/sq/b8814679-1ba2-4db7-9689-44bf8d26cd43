--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,108 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9300a0a693d447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3796c844d3e4128856d5e4bc9473477.psmdcp" Id="Rbb14878fc3ad488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a36b708d0243cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52bb5a8323794ac6b99e5d8370f79187.psmdcp" Id="Rdc285185c10e4ad2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT014" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Antal årsverken inom barnomsorgen, Hela Åland efter År, Typ av uppgift och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>
     <x:t>Kvinnor</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Föreståndare som inte är schemalagd i barngrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Föreståndare som också är schemalagd i barngrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Lärare i barnomsorg</x:t>
   </x:si>
   <x:si>
     <x:t>Lärare i förundervisning</x:t>
   </x:si>
   <x:si>
     <x:t>Speciallärare i barnomsorg</x:t>
   </x:si>
   <x:si>
     <x:t>Barnskötare</x:t>
   </x:si>
   <x:si>
     <x:t>Assistenter</x:t>
   </x:si>
   <x:si>
     <x:t>Övrig personal</x:t>
   </x:si>
   <x:si>
     <x:t>Årsverken beskriver de anställdas arbetsinsats under året omräknad till heltid.</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;A HREF=https://www.asub.ax/sv/utbildning-barnomsorgen-beskrivning-statistiken TARGET=_blank&gt;Beskrivning av statistiken&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250310 08:00</x:t>
+    <x:t>20260422 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands statistik- och utredningsbyrå (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>018-25490</x:t>
   </x:si>
   <x:si>
     <x:t>asub@asub.ax</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;A HREF=https://www.asub.ax/ TARGET=_blank&gt;https://www.asub.ax/&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
@@ -526,169 +526,169 @@
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
-        <x:v>444.9</x:v>
+        <x:v>465.1</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>428.1</x:v>
+        <x:v>447.1</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>16.8</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="B5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>16</x:v>
+        <x:v>17.4</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>15.4</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="B6" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>18.4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>19.4</x:v>
+        <x:v>17.4</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="B7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>122.4</x:v>
+        <x:v>126.6</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>119.2</x:v>
+        <x:v>124.5</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>3.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="B8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>2.9</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>2.9</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="B9" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>8.5</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>8.5</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="B10" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>175.7</x:v>
+        <x:v>193.5</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>169.3</x:v>
+        <x:v>187.8</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>6.4</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="B11" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>58.6</x:v>
+        <x:v>50.6</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>55.6</x:v>
+        <x:v>45.3</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>5.3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="B12" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>40.5</x:v>
+        <x:v>45.1</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>39.2</x:v>
+        <x:v>44.2</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="0" t="s">
         <x:v>17</x:v>