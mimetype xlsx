--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a36b708d0243cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52bb5a8323794ac6b99e5d8370f79187.psmdcp" Id="Rdc285185c10e4ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de7fae976aa4d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7cb2c993209466bbf878d48cc4e2e32.psmdcp" Id="R71164d26975c4f63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT014" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Antal årsverken inom barnomsorgen, Hela Åland efter År, Typ av uppgift och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>