--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de7fae976aa4d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7cb2c993209466bbf878d48cc4e2e32.psmdcp" Id="R71164d26975c4f63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5c2cf71bc31415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ac711c32c914727b3159c341227677e.psmdcp" Id="R3ec4e31230804068" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT014" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Antal årsverken inom barnomsorgen, Hela Åland efter År, Typ av uppgift och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>