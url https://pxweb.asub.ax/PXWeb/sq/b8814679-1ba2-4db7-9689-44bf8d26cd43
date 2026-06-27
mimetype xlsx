--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5c2cf71bc31415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ac711c32c914727b3159c341227677e.psmdcp" Id="R3ec4e31230804068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4cec9221574df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9dcc2e68a1084abd80245fdcb54db10b.psmdcp" Id="Ra95955f8e274462f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT014" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Antal årsverken inom barnomsorgen, Hela Åland efter År, Typ av uppgift och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>