--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4cec9221574df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9dcc2e68a1084abd80245fdcb54db10b.psmdcp" Id="Ra95955f8e274462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950f0f08551f4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb229d546103493daf7823d62b1b7d4e.psmdcp" Id="R20dcd32fe2cc4f43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT014" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Antal årsverken inom barnomsorgen, Hela Åland efter År, Typ av uppgift och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>