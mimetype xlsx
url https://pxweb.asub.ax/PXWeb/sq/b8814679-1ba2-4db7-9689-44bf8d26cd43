--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950f0f08551f4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb229d546103493daf7823d62b1b7d4e.psmdcp" Id="R20dcd32fe2cc4f43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a1d840edfc4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44bbc242229248d6a8dc20fd079313d9.psmdcp" Id="Rf83873ce75e043ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT014" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Antal årsverken inom barnomsorgen, Hela Åland efter År, Typ av uppgift och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>