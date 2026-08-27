--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a1d840edfc4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44bbc242229248d6a8dc20fd079313d9.psmdcp" Id="Rf83873ce75e043ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad24a4e2c9114cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bdd5a61aa7c414c8e5ab4eeebc299e6.psmdcp" Id="R5c439e0ad5d0436d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT014" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Antal årsverken inom barnomsorgen, Hela Åland efter År, Typ av uppgift och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>