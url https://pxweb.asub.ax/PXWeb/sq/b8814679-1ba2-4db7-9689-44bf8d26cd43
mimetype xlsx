--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad24a4e2c9114cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bdd5a61aa7c414c8e5ab4eeebc299e6.psmdcp" Id="R5c439e0ad5d0436d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bca630ab811448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e35eea05a2d942a5a22eb1d3557725c0.psmdcp" Id="Rd6ec10b078214da5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT014" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Antal årsverken inom barnomsorgen, Hela Åland efter År, Typ av uppgift och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>