--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra07093a6de2a4df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2366613f33b43b9b2c4fc39ab15fc65.psmdcp" Id="R5b0e7d9a6f2e4d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05e41dd8793461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc4ba4fd0d8d4d2a8008b3e6925e73ad.psmdcp" Id="Rc03994547e6b4e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
-[...1 lines deleted...]
-    <x:t>Index for tanker freight rates on routes between NW European ports (Worldscale, Aframax tankers; 70,000100,000 dwt) 2008-2023 by month</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
+  <x:si>
+    <x:t>Index for tanker freight rates on routes between NW European ports (Worldscale, Aframax tankers; 70,000-100,000 dwt) 2008-2025 by month</x:t>
   </x:si>
   <x:si>
     <x:t>January</x:t>
   </x:si>
   <x:si>
     <x:t>February</x:t>
   </x:si>
   <x:si>
     <x:t>March</x:t>
   </x:si>
   <x:si>
     <x:t>April</x:t>
   </x:si>
   <x:si>
     <x:t>May</x:t>
   </x:si>
   <x:si>
     <x:t>June</x:t>
   </x:si>
   <x:si>
     <x:t>July</x:t>
   </x:si>
   <x:si>
     <x:t>August</x:t>
   </x:si>
@@ -97,57 +97,63 @@
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
+    <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>Worldscale (WS) is a standard measure for establishing spot rates on major tanker routes for various vessel sizes. WS index = 100 approximately indicates the profitability threshold ('flat rate')</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20240405 09:00</x:t>
+    <x:t>20260324 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>UNCTAD Review of Maritime Transport, various issues; Capital Link (https://capitallinkshipping.com/); Braemar Seascope (www.braemarseascope.com)</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Statistics and Research Åland (ÅSUB).</x:t>
   </x:si>
   <x:si>
     <x:t>PO Box 1187</x:t>
   </x:si>
   <x:si>
     <x:t>AX 22 111 Mariehamn Åland</x:t>
   </x:si>
   <x:si>
     <x:t>Tel.: +358 (0)18 25490</x:t>
   </x:si>
   <x:si>
     <x:t>e-mail: asub@asub.ax</x:t>
   </x:si>
@@ -538,51 +544,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:M50"/>
+  <x:dimension ref="A1:M52"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="8.590625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="9.620625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="7.450625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.010625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="5.700625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="5.840625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="5.160625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.910625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="11.420625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.910625" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="11.020625" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="10.780625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:13">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
@@ -1258,128 +1264,210 @@
       <x:c r="F19" s="3" t="n">
         <x:v>144</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I19" s="3" t="n">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J19" s="3" t="n">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K19" s="3" t="n">
         <x:v>154</x:v>
       </x:c>
       <x:c r="L19" s="3" t="n">
         <x:v>184</x:v>
       </x:c>
       <x:c r="M19" s="3" t="n">
         <x:v>154</x:v>
       </x:c>
     </x:row>
+    <x:row r="20" spans="1:13">
+      <x:c r="A20" s="2" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B20" s="3" t="n">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C20" s="3" t="n">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D20" s="3" t="n">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E20" s="3" t="n">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="F20" s="3" t="n">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="G20" s="3" t="n">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H20" s="3" t="n">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="I20" s="3" t="n">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="J20" s="3" t="n">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="K20" s="3" t="n">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="L20" s="3" t="n">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="M20" s="3" t="n">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
     <x:row r="21" spans="1:13">
-      <x:c r="A21" s="4" t="s">
-        <x:v>29</x:v>
+      <x:c r="A21" s="2" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B21" s="3" t="n">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C21" s="3" t="n">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D21" s="3" t="n">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E21" s="3" t="n">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="F21" s="3" t="n">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="G21" s="3" t="n">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H21" s="3" t="n">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="I21" s="3" t="n">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="J21" s="3" t="n">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="K21" s="3" t="n">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="L21" s="3" t="n">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="M21" s="3" t="n">
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
-      <x:c r="A23" s="0" t="s">
-[...4 lines deleted...]
-      <x:c r="A24" s="0" t="s">
+      <x:c r="A23" s="4" t="s">
         <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:13">
+      <x:c r="A25" s="0" t="s">
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:13">
       <x:c r="A26" s="0" t="s">
-        <x:v>32</x:v>
-[...3 lines deleted...]
-      <x:c r="A27" s="0" t="s">
         <x:v>33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:13">
+      <x:c r="A28" s="0" t="s">
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="0" t="s">
-        <x:v>34</x:v>
-[...3 lines deleted...]
-      <x:c r="A30" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
+    <x:row r="35" spans="1:13">
+      <x:c r="A35" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="0" t="s">
-        <x:v>41</x:v>
-[...3 lines deleted...]
-      <x:c r="A39" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
-    <x:row r="49" spans="1:13">
-      <x:c r="A49" s="0" t="s">
+    <x:row r="40" spans="1:13">
+      <x:c r="A40" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
-    <x:row r="50" spans="1:13">
-      <x:c r="A50" s="0" t="s">
+    <x:row r="41" spans="1:13">
+      <x:c r="A41" s="0" t="s">
         <x:v>44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:13">
+      <x:c r="A51" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:13">
+      <x:c r="A52" s="0" t="s">
+        <x:v>46</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>SJ104</vt:lpstr>
       <vt:lpstr>SJ104!Print_Area</vt:lpstr>
       <vt:lpstr>SJ104!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>