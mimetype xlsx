--- v5 (2026-04-14)
+++ v6 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05e41dd8793461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc4ba4fd0d8d4d2a8008b3e6925e73ad.psmdcp" Id="Rc03994547e6b4e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79a23de6ba1426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a37f008a48a549839c18c2834c27b34d.psmdcp" Id="R2c64807004114b8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Index for tanker freight rates on routes between NW European ports (Worldscale, Aframax tankers; 70,000-100,000 dwt) 2008-2025 by month</x:t>
   </x:si>
   <x:si>
     <x:t>January</x:t>
   </x:si>
   <x:si>