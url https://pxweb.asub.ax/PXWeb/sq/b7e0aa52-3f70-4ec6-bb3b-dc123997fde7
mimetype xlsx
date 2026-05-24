--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79a23de6ba1426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a37f008a48a549839c18c2834c27b34d.psmdcp" Id="R2c64807004114b8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c8c9ab59d340bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1318a72d5094c8bbda498a186af4bbf.psmdcp" Id="Rd70a3565d9214eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Index for tanker freight rates on routes between NW European ports (Worldscale, Aframax tankers; 70,000-100,000 dwt) 2008-2025 by month</x:t>
   </x:si>
   <x:si>
     <x:t>January</x:t>
   </x:si>
   <x:si>