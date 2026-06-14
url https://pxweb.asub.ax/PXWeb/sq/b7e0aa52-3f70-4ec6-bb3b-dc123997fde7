--- v7 (2026-05-24)
+++ v8 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c8c9ab59d340bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1318a72d5094c8bbda498a186af4bbf.psmdcp" Id="Rd70a3565d9214eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb187147e72f14f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d6f2c10adae4d6f81eb4ae1283d67e8.psmdcp" Id="R7dbbe83552364bc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Index for tanker freight rates on routes between NW European ports (Worldscale, Aframax tankers; 70,000-100,000 dwt) 2008-2025 by month</x:t>
   </x:si>
   <x:si>
     <x:t>January</x:t>
   </x:si>
   <x:si>