--- v8 (2026-06-14)
+++ v9 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb187147e72f14f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d6f2c10adae4d6f81eb4ae1283d67e8.psmdcp" Id="R7dbbe83552364bc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd29bfd1a4c84e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e628fc40bde84d8ea5a8b963debda152.psmdcp" Id="Rc3ae3ee5d44d41dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Index for tanker freight rates on routes between NW European ports (Worldscale, Aframax tankers; 70,000-100,000 dwt) 2008-2025 by month</x:t>
   </x:si>
   <x:si>
     <x:t>January</x:t>
   </x:si>
   <x:si>