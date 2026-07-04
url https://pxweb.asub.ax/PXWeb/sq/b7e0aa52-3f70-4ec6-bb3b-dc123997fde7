--- v9 (2026-06-14)
+++ v10 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd29bfd1a4c84e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e628fc40bde84d8ea5a8b963debda152.psmdcp" Id="Rc3ae3ee5d44d41dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R068d069d1f0146fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68b45401e8534996b6ce54d61414d629.psmdcp" Id="R6e195199908a4574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Index for tanker freight rates on routes between NW European ports (Worldscale, Aframax tankers; 70,000-100,000 dwt) 2008-2025 by month</x:t>
   </x:si>
   <x:si>
     <x:t>January</x:t>
   </x:si>
   <x:si>