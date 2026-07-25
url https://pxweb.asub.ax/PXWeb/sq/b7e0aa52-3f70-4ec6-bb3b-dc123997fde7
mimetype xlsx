--- v10 (2026-07-04)
+++ v11 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R068d069d1f0146fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68b45401e8534996b6ce54d61414d629.psmdcp" Id="R6e195199908a4574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07dbfae9fa9042e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c51bb3e59c754dbba166d70df2972b92.psmdcp" Id="R57264f5fb45b4739" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Index for tanker freight rates on routes between NW European ports (Worldscale, Aframax tankers; 70,000-100,000 dwt) 2008-2025 by month</x:t>
   </x:si>
   <x:si>
     <x:t>January</x:t>
   </x:si>
   <x:si>