--- v11 (2026-07-25)
+++ v12 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07dbfae9fa9042e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c51bb3e59c754dbba166d70df2972b92.psmdcp" Id="R57264f5fb45b4739" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c7a372b88c44b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b6aa9b5642746d4a1879f16cb634ad0.psmdcp" Id="Rc3bfa2ea24ef46f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Index for tanker freight rates on routes between NW European ports (Worldscale, Aframax tankers; 70,000-100,000 dwt) 2008-2025 by month</x:t>
   </x:si>
   <x:si>
     <x:t>January</x:t>
   </x:si>
   <x:si>