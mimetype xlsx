--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c7a372b88c44b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b6aa9b5642746d4a1879f16cb634ad0.psmdcp" Id="Rc3bfa2ea24ef46f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5175295450234d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db490f4289284f5097d2641f40955544.psmdcp" Id="Rcf364978750c469b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ104" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Index for tanker freight rates on routes between NW European ports (Worldscale, Aframax tankers; 70,000-100,000 dwt) 2008-2025 by month</x:t>
   </x:si>
   <x:si>
     <x:t>January</x:t>
   </x:si>
   <x:si>