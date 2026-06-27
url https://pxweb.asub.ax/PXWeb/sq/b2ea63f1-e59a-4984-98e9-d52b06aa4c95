--- v9 (2026-06-27)
+++ v10 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eaa3d171724415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20284cc347764b6caaca4b5e756af16e.psmdcp" Id="R92ca2f7cb3bb4ba4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R810405df96df4a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8e02fa13fec4d0d90737897ca453cbb.psmdcp" Id="Rb4cf21c05c264de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Andel högstadieelever som läser inget, ett eller två frivilliga språk efter Skola, År och Antal språk</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>