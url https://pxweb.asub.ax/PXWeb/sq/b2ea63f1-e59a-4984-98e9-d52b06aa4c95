--- v10 (2026-06-27)
+++ v11 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R810405df96df4a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8e02fa13fec4d0d90737897ca453cbb.psmdcp" Id="Rb4cf21c05c264de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348728b0bf6f4e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b87434a4db1e476b8a6f46c1df42d348.psmdcp" Id="Rbfd3dd47aefa40d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Andel högstadieelever som läser inget, ett eller två frivilliga språk efter Skola, År och Antal språk</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>