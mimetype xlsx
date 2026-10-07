--- v14 (2026-09-16)
+++ v15 (2026-10-07)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6faa9c9d2ac646fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4029e2a227f648e99fbad81298edf0f2.psmdcp" Id="R7593538b48d7416e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7855b4fa2f3847f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2b385cd3bdc4429a138e0b17be216d6.psmdcp" Id="R0aa6023d79274dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Andel högstadieelever som läser inget, ett eller två frivilliga språk efter Skola, År och Antal språk</x:t>
   </x:si>
   <x:si>
-    <x:t>2025</x:t>
+    <x:t>2026</x:t>
   </x:si>
   <x:si>
     <x:t>Inget språk</x:t>
   </x:si>
   <x:si>
     <x:t>Ett språk</x:t>
   </x:si>
   <x:si>
     <x:t>Två språk</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>
     <x:t>Strandnäs skola</x:t>
   </x:si>
   <x:si>
     <x:t>Övernäs skola</x:t>
   </x:si>
   <x:si>
     <x:t>Godby högstadieskola</x:t>
   </x:si>
   <x:si>
     <x:t>Kyrkby högstadieskola</x:t>
   </x:si>
   <x:si>
     <x:t>Skärgårdens skolor</x:t>
   </x:si>
   <x:si>
     <x:t>Uppgifterna avser läget på hösten aktuellt år.</x:t>
   </x:si>
   <x:si>
     <x:t>Tabellen omfattar inte elever i träningsundervisningen.</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250925 08:00</x:t>
+    <x:t>20260922 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands statistik- och utredningsbyrå (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>PB 1187</x:t>
   </x:si>
   <x:si>
     <x:t>AX-22111 Mariehamn</x:t>
   </x:si>
   <x:si>
     <x:t>018-25490</x:t>
   </x:si>
   <x:si>
     <x:t>asub@asub.ax</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
@@ -522,127 +522,127 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="B3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
       <x:c r="B4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>37.8</x:v>
+        <x:v>39.9</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>43.5</x:v>
+        <x:v>44.1</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>18.7</x:v>
+        <x:v>15.9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>42.4</x:v>
+        <x:v>39.2</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>38.5</x:v>
+        <x:v>47.1</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>19</x:v>
+        <x:v>13.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>35.5</x:v>
+        <x:v>39.5</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>50.6</x:v>
+        <x:v>46.9</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>13.9</x:v>
+        <x:v>13.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>44.9</x:v>
+        <x:v>49.4</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>36.6</x:v>
+        <x:v>37.1</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>18.5</x:v>
+        <x:v>13.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>34.4</x:v>
+        <x:v>35.9</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>44.5</x:v>
+        <x:v>44.4</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>19.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>4.2</x:v>
+        <x:v>15.4</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>62.5</x:v>
+        <x:v>57.7</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>33.3</x:v>
+        <x:v>26.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="4" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="0" t="s">
         <x:v>15</x:v>