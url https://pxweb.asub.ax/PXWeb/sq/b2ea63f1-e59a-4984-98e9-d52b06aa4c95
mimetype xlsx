--- v15 (2026-10-07)
+++ v16 (2026-10-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7855b4fa2f3847f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2b385cd3bdc4429a138e0b17be216d6.psmdcp" Id="R0aa6023d79274dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fe016ca24434a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/029a03cd50524dbc98cbc3b2af1d530b.psmdcp" Id="R6dadb05d28dd4e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Andel högstadieelever som läser inget, ett eller två frivilliga språk efter Skola, År och Antal språk</x:t>
   </x:si>
   <x:si>
     <x:t>2026</x:t>
   </x:si>
   <x:si>