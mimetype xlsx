--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24c5b88aba3a48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ff3ed91260249adbc6f8e7baa52c557.psmdcp" Id="Rb5de8a44d754462b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R190bdd4ddd8d4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/744e350779c74f0d8f475387bde4ef43.psmdcp" Id="Rc45760b9e40e422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Andel högstadieelever som läser inget, ett eller två frivilliga språk efter Skola, År och Antal språk</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>