--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R190bdd4ddd8d4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/744e350779c74f0d8f475387bde4ef43.psmdcp" Id="Rc45760b9e40e422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a5d0bceb7df4e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4c695672d274d33b849a367ef6abcf6.psmdcp" Id="Ra2ba4f0eacbb4e2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Andel högstadieelever som läser inget, ett eller två frivilliga språk efter Skola, År och Antal språk</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>