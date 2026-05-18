--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a5d0bceb7df4e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4c695672d274d33b849a367ef6abcf6.psmdcp" Id="Ra2ba4f0eacbb4e2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3167db356ae441b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c1b5ca7ce7c41ebbe63967e941e8d4c.psmdcp" Id="Rcb515c8af10843fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Andel högstadieelever som läser inget, ett eller två frivilliga språk efter Skola, År och Antal språk</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>