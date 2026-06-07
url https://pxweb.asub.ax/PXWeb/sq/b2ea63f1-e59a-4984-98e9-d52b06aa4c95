--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3167db356ae441b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c1b5ca7ce7c41ebbe63967e941e8d4c.psmdcp" Id="Rcb515c8af10843fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6175a6d9afd4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eea0aede92c14dc8a0914e8a0fc3b465.psmdcp" Id="R27e2b8651efb4f6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Andel högstadieelever som läser inget, ett eller två frivilliga språk efter Skola, År och Antal språk</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>