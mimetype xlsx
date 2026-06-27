--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6175a6d9afd4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eea0aede92c14dc8a0914e8a0fc3b465.psmdcp" Id="R27e2b8651efb4f6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eaa3d171724415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20284cc347764b6caaca4b5e756af16e.psmdcp" Id="R92ca2f7cb3bb4ba4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Andel högstadieelever som läser inget, ett eller två frivilliga språk efter Skola, År och Antal språk</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>