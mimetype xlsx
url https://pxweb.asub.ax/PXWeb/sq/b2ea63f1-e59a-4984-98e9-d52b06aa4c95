--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eaa3d171724415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20284cc347764b6caaca4b5e756af16e.psmdcp" Id="R92ca2f7cb3bb4ba4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348728b0bf6f4e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b87434a4db1e476b8a6f46c1df42d348.psmdcp" Id="Rbfd3dd47aefa40d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Andel högstadieelever som läser inget, ett eller två frivilliga språk efter Skola, År och Antal språk</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>