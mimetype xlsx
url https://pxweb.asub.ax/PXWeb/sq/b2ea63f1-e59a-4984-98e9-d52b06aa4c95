--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348728b0bf6f4e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b87434a4db1e476b8a6f46c1df42d348.psmdcp" Id="Rbfd3dd47aefa40d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf49e0d94a4574522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b48991050a9e412f9ebac1a429041768.psmdcp" Id="R804bef59946a4a69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Andel högstadieelever som läser inget, ett eller två frivilliga språk efter Skola, År och Antal språk</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>