--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf49e0d94a4574522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b48991050a9e412f9ebac1a429041768.psmdcp" Id="R804bef59946a4a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R596202bd73ae443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/319d507a67c94f94a2d95417c7b9157a.psmdcp" Id="Ra7902757bc204f4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Andel högstadieelever som läser inget, ett eller två frivilliga språk efter Skola, År och Antal språk</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>