--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R596202bd73ae443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/319d507a67c94f94a2d95417c7b9157a.psmdcp" Id="Ra7902757bc204f4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6faa9c9d2ac646fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4029e2a227f648e99fbad81298edf0f2.psmdcp" Id="R7593538b48d7416e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Andel högstadieelever som läser inget, ett eller två frivilliga språk efter Skola, År och Antal språk</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>