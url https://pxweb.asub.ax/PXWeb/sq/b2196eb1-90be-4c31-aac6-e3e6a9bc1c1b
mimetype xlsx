--- v5 (2026-03-17)
+++ v6 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956770a3f4cd4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d948d703b0244f6a4cef9f31b0a8913.psmdcp" Id="Rbd5055135308405b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3796b4961ec4e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efe9a9db834b47d48586812cc7e81fc1.psmdcp" Id="Reeef1eefa5c2457d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt, Alla studieländer efter år, utbildningsområde och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>