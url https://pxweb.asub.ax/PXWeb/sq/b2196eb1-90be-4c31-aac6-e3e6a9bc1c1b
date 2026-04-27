--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3796b4961ec4e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efe9a9db834b47d48586812cc7e81fc1.psmdcp" Id="Reeef1eefa5c2457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfca999e806647e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/048685a5157c448d92f819221380415a.psmdcp" Id="R00e1f55ab23d419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt, Alla studieländer efter år, utbildningsområde och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>