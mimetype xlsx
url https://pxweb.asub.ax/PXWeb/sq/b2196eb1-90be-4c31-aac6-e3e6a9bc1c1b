--- v7 (2026-04-27)
+++ v8 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfca999e806647e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/048685a5157c448d92f819221380415a.psmdcp" Id="R00e1f55ab23d419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e9ab6ecef94431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4a63c44edbc4e66a080f6e8a164f583.psmdcp" Id="R0f9020755f7143b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt, Alla studieländer efter år, utbildningsområde och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>