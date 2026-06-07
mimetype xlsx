--- v8 (2026-05-18)
+++ v9 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e9ab6ecef94431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4a63c44edbc4e66a080f6e8a164f583.psmdcp" Id="R0f9020755f7143b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb1b4e283814cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/613f62ed028c4d009b24bd92b4eb3686.psmdcp" Id="Rdfcee9ba81e84108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt, Alla studieländer efter år, utbildningsområde och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>