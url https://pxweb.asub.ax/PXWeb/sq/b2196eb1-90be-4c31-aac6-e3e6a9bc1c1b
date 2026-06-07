--- v9 (2026-06-07)
+++ v10 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb1b4e283814cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/613f62ed028c4d009b24bd92b4eb3686.psmdcp" Id="Rdfcee9ba81e84108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11a47aeef6f40a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48f4e47ef546418f941c7cb9160cfa51.psmdcp" Id="R8ac57893abfd4f2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt, Alla studieländer efter år, utbildningsområde och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>