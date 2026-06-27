--- v10 (2026-06-07)
+++ v11 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11a47aeef6f40a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48f4e47ef546418f941c7cb9160cfa51.psmdcp" Id="R8ac57893abfd4f2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6c8d5bcb8a4482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a2b3b21f63b4ff3a5db6732ace152bc.psmdcp" Id="Rc1d92ef9dceb4b08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt, Alla studieländer efter år, utbildningsområde och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>