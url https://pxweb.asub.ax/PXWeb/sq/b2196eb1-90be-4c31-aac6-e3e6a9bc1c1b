--- v11 (2026-06-27)
+++ v12 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6c8d5bcb8a4482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a2b3b21f63b4ff3a5db6732ace152bc.psmdcp" Id="Rc1d92ef9dceb4b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a214c8274141ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8585ddd00ece43ffbce0d227b482cdc0.psmdcp" Id="R32fb5aaf0daf4b4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt, Alla studieländer efter år, utbildningsområde och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>