--- v12 (2026-07-18)
+++ v13 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a214c8274141ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8585ddd00ece43ffbce0d227b482cdc0.psmdcp" Id="R32fb5aaf0daf4b4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31bf206664b4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/634a935d75ce45738710653394ff0b90.psmdcp" Id="Rf46451fe100347f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt, Alla studieländer efter år, utbildningsområde och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>