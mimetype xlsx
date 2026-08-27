--- v13 (2026-08-07)
+++ v14 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31bf206664b4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/634a935d75ce45738710653394ff0b90.psmdcp" Id="Rf46451fe100347f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6851e96c754c4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eee320030f864bba8ccf46ff43e89886.psmdcp" Id="R6b732bac78ab480a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt, Alla studieländer efter år, utbildningsområde och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>