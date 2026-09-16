--- v14 (2026-08-27)
+++ v15 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6851e96c754c4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eee320030f864bba8ccf46ff43e89886.psmdcp" Id="R6b732bac78ab480a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1730c223d044a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d63c54a0dad04d338457f848c0b3acb9.psmdcp" Id="R69b47bbac46a4523" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Studerande utanför Åland, Totalt, Alla studieländer efter år, utbildningsområde och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>