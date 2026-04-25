--- v4 (2026-03-30)
+++ v5 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45d688fac1d4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8762d63338444d5aa4b907d18bd6e12a.psmdcp" Id="Rea6c93bdd1174557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a4dc3bb8234971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f630a155bdec4cdfbd3fa2b3f192ccdd.psmdcp" Id="R5b4f285d70204bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT055" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Students at Ålands folkhögskola by Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>