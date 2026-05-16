--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a4dc3bb8234971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f630a155bdec4cdfbd3fa2b3f192ccdd.psmdcp" Id="R5b4f285d70204bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree507605a86e4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa9f9017a26141d9b168d1e0bab79327.psmdcp" Id="R0e8e285f62ce4e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT055" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Students at Ålands folkhögskola by Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>