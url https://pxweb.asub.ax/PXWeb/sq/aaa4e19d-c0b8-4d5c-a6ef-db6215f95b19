--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree507605a86e4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa9f9017a26141d9b168d1e0bab79327.psmdcp" Id="R0e8e285f62ce4e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed747c2370645a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3643bf758b4a4479865a177a5b63af95.psmdcp" Id="R3259bbe16380468c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT055" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Students at Ålands folkhögskola by Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>