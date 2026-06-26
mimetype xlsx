--- v7 (2026-06-05)
+++ v8 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed747c2370645a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3643bf758b4a4479865a177a5b63af95.psmdcp" Id="R3259bbe16380468c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f7c306ad9354a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f529db28cdc428ba3f4522e0a7d67ca.psmdcp" Id="Re55fe31b15c74665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT055" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Students at Ålands folkhögskola by Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>