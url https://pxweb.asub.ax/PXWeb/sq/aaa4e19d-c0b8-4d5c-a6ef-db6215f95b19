--- v8 (2026-06-26)
+++ v9 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f7c306ad9354a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f529db28cdc428ba3f4522e0a7d67ca.psmdcp" Id="Re55fe31b15c74665" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1502b649ffd34cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7362ed39e73548b88d9c453e439c106c.psmdcp" Id="R6a42365fafa5466f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT055" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Students at Ålands folkhögskola by Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>