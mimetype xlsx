--- v9 (2026-07-18)
+++ v10 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1502b649ffd34cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7362ed39e73548b88d9c453e439c106c.psmdcp" Id="R6a42365fafa5466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7e3f23cff65483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a822ad1b27654b9da5a2af5edaa6f799.psmdcp" Id="Rc217ea5c79844a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT055" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Students at Ålands folkhögskola by Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>