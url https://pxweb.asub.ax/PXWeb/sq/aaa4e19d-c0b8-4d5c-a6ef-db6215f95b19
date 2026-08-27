--- v10 (2026-08-07)
+++ v11 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7e3f23cff65483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a822ad1b27654b9da5a2af5edaa6f799.psmdcp" Id="Rc217ea5c79844a64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c559d06918a4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49ee6763d0b44367ae6e7a721c6609f2.psmdcp" Id="Rf00710c3048c4b3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT055" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Students at Ålands folkhögskola by Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>