--- v11 (2026-08-27)
+++ v12 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c559d06918a4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49ee6763d0b44367ae6e7a721c6609f2.psmdcp" Id="Rf00710c3048c4b3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f81eafcc3e45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed8d62c236264ab19c02a60c91dd8e9e.psmdcp" Id="R6e8fb4fabc264bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT055" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Students at Ålands folkhögskola by Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>