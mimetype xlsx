--- v3 (2026-03-31)
+++ v4 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b90fe4b9f67455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/469e247e6ca84045b0aaae78a68a05e8.psmdcp" Id="Rc9092d5721944ce5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7c9d9529224c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ca7155b5ffe49368315b2337d70feb5.psmdcp" Id="R521d9540cd2946f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <x:si>
     <x:t>Students outside Åland, Total, Total by year, field of education and country of school</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>