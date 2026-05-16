--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7c9d9529224c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ca7155b5ffe49368315b2337d70feb5.psmdcp" Id="R521d9540cd2946f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3748d8b9c647c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a7f2cf927e94f619ea6e79a70b20161.psmdcp" Id="R80a9c9689be44a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <x:si>
     <x:t>Students outside Åland, Total, Total by year, field of education and country of school</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>