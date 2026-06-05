--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3748d8b9c647c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a7f2cf927e94f619ea6e79a70b20161.psmdcp" Id="R80a9c9689be44a6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2fe888031943f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24358bb323fb460487b45eeeb28643a1.psmdcp" Id="Rff926ddc538e480d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <x:si>
     <x:t>Students outside Åland, Total, Total by year, field of education and country of school</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>