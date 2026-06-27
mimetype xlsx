--- v6 (2026-06-05)
+++ v7 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2fe888031943f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24358bb323fb460487b45eeeb28643a1.psmdcp" Id="Rff926ddc538e480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56c92f2e785482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8800ac8baf2c4c87bb5e9a2fc3483b35.psmdcp" Id="R3b4e667bcba84d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <x:si>
     <x:t>Students outside Åland, Total, Total by year, field of education and country of school</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>