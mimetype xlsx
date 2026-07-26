--- v7 (2026-06-27)
+++ v8 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56c92f2e785482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8800ac8baf2c4c87bb5e9a2fc3483b35.psmdcp" Id="R3b4e667bcba84d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce95288c24f4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/475e6f922e8f42bc8c7b7f996977dec3.psmdcp" Id="R0b6cef0ffb1a4744" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <x:si>
     <x:t>Students outside Åland, Total, Total by year, field of education and country of school</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>