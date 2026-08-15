--- v8 (2026-07-26)
+++ v9 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce95288c24f4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/475e6f922e8f42bc8c7b7f996977dec3.psmdcp" Id="R0b6cef0ffb1a4744" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b6e24ba203446f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88d4e5adcb87467990fe910f11ff36a4.psmdcp" Id="Re6011021297b4f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <x:si>
     <x:t>Students outside Åland, Total, Total by year, field of education and country of school</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>