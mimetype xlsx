--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b6e24ba203446f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88d4e5adcb87467990fe910f11ff36a4.psmdcp" Id="Re6011021297b4f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref07b08c872d4f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/193816f01cd941acb71a4ba22b42ff6b.psmdcp" Id="R67c0288212a14aec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <x:si>
     <x:t>Students outside Åland, Total, Total by year, field of education and country of school</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>