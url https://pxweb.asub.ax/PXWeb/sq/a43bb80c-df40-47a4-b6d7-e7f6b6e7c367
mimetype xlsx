--- v4 (2026-03-14)
+++ v5 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0a4210bfd24e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d72b0cfee0a471c955eb41aba569aa4.psmdcp" Id="R85df705c88df4f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5987c2f22a7f47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39879924882244648a915cff32b6fc05.psmdcp" Id="R05307bc70778439e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <x:si>
     <x:t>Crime and their clearance, Offences reported to the authorities by Year and Offence</x:t>
   </x:si>
   <x:si>
     <x:t>Total number of offences</x:t>
   </x:si>
   <x:si>