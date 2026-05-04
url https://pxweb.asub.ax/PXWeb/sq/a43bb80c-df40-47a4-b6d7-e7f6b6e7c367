--- v5 (2026-04-13)
+++ v6 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5987c2f22a7f47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39879924882244648a915cff32b6fc05.psmdcp" Id="R05307bc70778439e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf99fe37d853446a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c453ab48541b496fb52b1d4f1c63a952.psmdcp" Id="Rc8c02202f9c440a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <x:si>
     <x:t>Crime and their clearance, Offences reported to the authorities by Year and Offence</x:t>
   </x:si>
   <x:si>
     <x:t>Total number of offences</x:t>
   </x:si>
   <x:si>