--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf99fe37d853446a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c453ab48541b496fb52b1d4f1c63a952.psmdcp" Id="Rc8c02202f9c440a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17774cf30944a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8af3c3cc261847e5b41d080aa1f4d562.psmdcp" Id="R8a87bca9e072486d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <x:si>
     <x:t>Crime and their clearance, Offences reported to the authorities by Year and Offence</x:t>
   </x:si>
   <x:si>
     <x:t>Total number of offences</x:t>
   </x:si>
   <x:si>