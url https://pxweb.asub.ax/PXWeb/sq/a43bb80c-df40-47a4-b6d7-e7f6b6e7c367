--- v7 (2026-05-24)
+++ v8 (2026-06-14)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17774cf30944a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8af3c3cc261847e5b41d080aa1f4d562.psmdcp" Id="R8a87bca9e072486d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40f1261613d4cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b28c2208cc464393989cabf2b2956bdb.psmdcp" Id="R820a86ecd86e40ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Crime and their clearance, Offences reported to the authorities by Year and Offence</x:t>
   </x:si>
   <x:si>
     <x:t>Total number of offences</x:t>
   </x:si>
   <x:si>
+    <x:t>Crimes against life and health</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sexual offences</x:t>
+  </x:si>
+  <x:si>
     <x:t>Offences against property</x:t>
   </x:si>
   <x:si>
-    <x:t>Crimes against life and health</x:t>
-[...2 lines deleted...]
-    <x:t>Sexual offences</x:t>
+    <x:t>Traffic offences</x:t>
   </x:si>
   <x:si>
     <x:t>Offences against the authorities and public peace</x:t>
   </x:si>
   <x:si>
-    <x:t>Traffic offences</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Other offences against the penal code</x:t>
   </x:si>
   <x:si>
     <x:t>1980</x:t>
   </x:si>
   <x:si>
     <x:t>1981</x:t>
   </x:si>
   <x:si>
     <x:t>1982</x:t>
   </x:si>
   <x:si>
     <x:t>1983</x:t>
   </x:si>
   <x:si>
     <x:t>1984</x:t>
   </x:si>
   <x:si>
     <x:t>1985</x:t>
   </x:si>
   <x:si>
     <x:t>1986</x:t>
   </x:si>
   <x:si>
     <x:t>1987</x:t>
@@ -167,67 +167,70 @@
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Offences that have come to the authority's attention in Åland refer to crimes committed on Åland.
 If the geographical location of the crime is unclear, the crime scene is determined to the place where the crime has been reported.
 Crimes committed on ferries which traffic harbours in Åland is reported according to the ferry's position when the crime is committed.</x:t>
   </x:si>
   <x:si>
     <x:t>Only offences against the penal code are reported, minor offenses are therefore not included in these statistics.</x:t>
   </x:si>
   <x:si>
     <x:t>A crime is considered to have been solved when the facts, concerned parties and other circumstances that are required for a trial have been fully investigated.</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250606 09:00</x:t>
+    <x:t>20260601 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands statistik- och utredningsbyrå (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>+358 18-25490</x:t>
   </x:si>
   <x:si>
     <x:t>asub@asub.ax</x:t>
   </x:si>
   <x:si>
     <x:t>PB 1187</x:t>
   </x:si>
   <x:si>
     <x:t>AX-22111 Mariehamn</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
@@ -615,1352 +618,1378 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H82"/>
+  <x:dimension ref="A1:H83"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="23.770625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="24.380625" style="0" customWidth="1"/>
-[...3 lines deleted...]
-    <x:col min="7" max="7" width="15.250625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="27.570625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="15.390625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="24.380625" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="15.250625" style="0" customWidth="1"/>
+    <x:col min="7" max="7" width="40.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="34.880625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="B3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B4" s="3" t="n">
         <x:v>1608</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D4" s="3" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="E4" s="3" t="n">
         <x:v>738</x:v>
       </x:c>
-      <x:c r="D4" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F4" s="3" t="n">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="G4" s="3" t="n">
         <x:v>22</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>758</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
         <x:v>1956</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D5" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="E5" s="3" t="n">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="D5" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F5" s="3" t="n">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="G5" s="3" t="n">
         <x:v>14</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>813</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>1725</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D6" s="3" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="E6" s="3" t="n">
         <x:v>990</x:v>
       </x:c>
-      <x:c r="D6" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F6" s="3" t="n">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="G6" s="3" t="n">
         <x:v>16</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>1576</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D7" s="3" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E7" s="3" t="n">
         <x:v>875</x:v>
       </x:c>
-      <x:c r="D7" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F7" s="3" t="n">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="G7" s="3" t="n">
         <x:v>19</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>546</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>1495</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="n">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F8" s="3" t="n">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="n">
         <x:v>16</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>539</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>1589</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D9" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="E9" s="3" t="n">
         <x:v>864</x:v>
       </x:c>
-      <x:c r="D9" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F9" s="3" t="n">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="n">
         <x:v>18</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>586</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>1590</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D10" s="3" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="E10" s="3" t="n">
         <x:v>929</x:v>
       </x:c>
-      <x:c r="D10" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F10" s="3" t="n">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="n">
         <x:v>18</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>512</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>1580</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D11" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="E11" s="3" t="n">
         <x:v>844</x:v>
       </x:c>
-      <x:c r="D11" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F11" s="3" t="n">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="n">
         <x:v>35</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>544</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>1848</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D12" s="3" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="E12" s="3" t="n">
         <x:v>1099</x:v>
       </x:c>
-      <x:c r="D12" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F12" s="3" t="n">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="G12" s="3" t="n">
         <x:v>32</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>524</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>2366</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D13" s="3" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="E13" s="3" t="n">
         <x:v>1279</x:v>
       </x:c>
-      <x:c r="D13" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F13" s="3" t="n">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="G13" s="3" t="n">
         <x:v>24</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>595</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>2601</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D14" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="E14" s="3" t="n">
         <x:v>1694</x:v>
       </x:c>
-      <x:c r="D14" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F14" s="3" t="n">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="G14" s="3" t="n">
         <x:v>49</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>650</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>2306</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D15" s="3" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="E15" s="3" t="n">
         <x:v>1330</x:v>
       </x:c>
-      <x:c r="D15" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F15" s="3" t="n">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="G15" s="3" t="n">
         <x:v>26</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>724</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>2079</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D16" s="3" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="n">
         <x:v>1228</x:v>
       </x:c>
-      <x:c r="D16" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F16" s="3" t="n">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="n">
         <x:v>19</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>612</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>2168</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D17" s="3" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="E17" s="3" t="n">
         <x:v>1422</x:v>
       </x:c>
-      <x:c r="D17" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F17" s="3" t="n">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="n">
         <x:v>16</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>494</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
         <x:v>2376</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D18" s="3" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E18" s="3" t="n">
         <x:v>1543</x:v>
       </x:c>
-      <x:c r="D18" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F18" s="3" t="n">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="n">
         <x:v>19</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>574</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
         <x:v>2248</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D19" s="3" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E19" s="3" t="n">
         <x:v>1398</x:v>
       </x:c>
-      <x:c r="D19" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F19" s="3" t="n">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="n">
         <x:v>14</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>560</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
         <x:v>2112</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D20" s="3" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="E20" s="3" t="n">
         <x:v>1186</x:v>
       </x:c>
-      <x:c r="D20" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F20" s="3" t="n">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="G20" s="3" t="n">
         <x:v>21</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>581</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
         <x:v>2248</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D21" s="3" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="E21" s="3" t="n">
         <x:v>1342</x:v>
       </x:c>
-      <x:c r="D21" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F21" s="3" t="n">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="G21" s="3" t="n">
         <x:v>11</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>590</x:v>
       </x:c>
       <x:c r="H21" s="3" t="n">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>2488</x:v>
       </x:c>
       <x:c r="C22" s="3" t="n">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D22" s="3" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="E22" s="3" t="n">
         <x:v>1432</x:v>
       </x:c>
-      <x:c r="D22" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F22" s="3" t="n">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="G22" s="3" t="n">
         <x:v>22</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>654</x:v>
       </x:c>
       <x:c r="H22" s="3" t="n">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
         <x:v>2412</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D23" s="3" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="E23" s="3" t="n">
         <x:v>1350</x:v>
       </x:c>
-      <x:c r="D23" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F23" s="3" t="n">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="G23" s="3" t="n">
         <x:v>35</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>584</x:v>
       </x:c>
       <x:c r="H23" s="3" t="n">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
         <x:v>2433</x:v>
       </x:c>
       <x:c r="C24" s="3" t="n">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D24" s="3" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="E24" s="3" t="n">
         <x:v>1296</x:v>
       </x:c>
-      <x:c r="D24" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F24" s="3" t="n">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="G24" s="3" t="n">
         <x:v>52</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>606</x:v>
       </x:c>
       <x:c r="H24" s="3" t="n">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
         <x:v>2391</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D25" s="3" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="E25" s="3" t="n">
         <x:v>1192</x:v>
       </x:c>
-      <x:c r="D25" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F25" s="3" t="n">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="G25" s="3" t="n">
         <x:v>42</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>662</x:v>
       </x:c>
       <x:c r="H25" s="3" t="n">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
         <x:v>2388</x:v>
       </x:c>
       <x:c r="C26" s="3" t="n">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D26" s="3" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="E26" s="3" t="n">
         <x:v>1173</x:v>
       </x:c>
-      <x:c r="D26" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F26" s="3" t="n">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="G26" s="3" t="n">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>733</x:v>
       </x:c>
       <x:c r="H26" s="3" t="n">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
         <x:v>2295</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D27" s="3" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="E27" s="3" t="n">
         <x:v>1140</x:v>
       </x:c>
-      <x:c r="D27" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F27" s="3" t="n">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="G27" s="3" t="n">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>702</x:v>
       </x:c>
       <x:c r="H27" s="3" t="n">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
         <x:v>2411</x:v>
       </x:c>
       <x:c r="C28" s="3" t="n">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D28" s="3" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="E28" s="3" t="n">
         <x:v>1056</x:v>
       </x:c>
-      <x:c r="D28" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F28" s="3" t="n">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="G28" s="3" t="n">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>802</x:v>
       </x:c>
       <x:c r="H28" s="3" t="n">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
         <x:v>2526</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D29" s="3" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E29" s="3" t="n">
         <x:v>1145</x:v>
       </x:c>
-      <x:c r="D29" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F29" s="3" t="n">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="G29" s="3" t="n">
         <x:v>49</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>791</x:v>
       </x:c>
       <x:c r="H29" s="3" t="n">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
         <x:v>2760</x:v>
       </x:c>
       <x:c r="C30" s="3" t="n">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D30" s="3" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="E30" s="3" t="n">
         <x:v>1062</x:v>
       </x:c>
-      <x:c r="D30" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F30" s="3" t="n">
+        <x:v>1142</x:v>
+      </x:c>
+      <x:c r="G30" s="3" t="n">
         <x:v>57</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1142</x:v>
       </x:c>
       <x:c r="H30" s="3" t="n">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
         <x:v>2869</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D31" s="3" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="E31" s="3" t="n">
         <x:v>1140</x:v>
       </x:c>
-      <x:c r="D31" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F31" s="3" t="n">
+        <x:v>1102</x:v>
+      </x:c>
+      <x:c r="G31" s="3" t="n">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1102</x:v>
       </x:c>
       <x:c r="H31" s="3" t="n">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
         <x:v>2952</x:v>
       </x:c>
       <x:c r="C32" s="3" t="n">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D32" s="3" t="n">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E32" s="3" t="n">
         <x:v>1285</x:v>
       </x:c>
-      <x:c r="D32" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F32" s="3" t="n">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="G32" s="3" t="n">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>919</x:v>
       </x:c>
       <x:c r="H32" s="3" t="n">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
         <x:v>2513</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D33" s="3" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E33" s="3" t="n">
         <x:v>1039</x:v>
       </x:c>
-      <x:c r="D33" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F33" s="3" t="n">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="G33" s="3" t="n">
         <x:v>68</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>804</x:v>
       </x:c>
       <x:c r="H33" s="3" t="n">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
         <x:v>2058</x:v>
       </x:c>
       <x:c r="C34" s="3" t="n">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D34" s="3" t="n">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E34" s="3" t="n">
         <x:v>793</x:v>
       </x:c>
-      <x:c r="D34" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F34" s="3" t="n">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="G34" s="3" t="n">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>724</x:v>
       </x:c>
       <x:c r="H34" s="3" t="n">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
         <x:v>2557</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D35" s="3" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E35" s="3" t="n">
         <x:v>1052</x:v>
       </x:c>
-      <x:c r="D35" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F35" s="3" t="n">
+        <x:v>899</x:v>
+      </x:c>
+      <x:c r="G35" s="3" t="n">
         <x:v>82</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>899</x:v>
       </x:c>
       <x:c r="H35" s="3" t="n">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>2172</x:v>
       </x:c>
       <x:c r="C36" s="3" t="n">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D36" s="3" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E36" s="3" t="n">
         <x:v>834</x:v>
       </x:c>
-      <x:c r="D36" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F36" s="3" t="n">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="G36" s="3" t="n">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>755</x:v>
       </x:c>
       <x:c r="H36" s="3" t="n">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
         <x:v>2207</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D37" s="3" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="E37" s="3" t="n">
         <x:v>842</x:v>
       </x:c>
-      <x:c r="D37" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F37" s="3" t="n">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="G37" s="3" t="n">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>786</x:v>
       </x:c>
       <x:c r="H37" s="3" t="n">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
         <x:v>2103</x:v>
       </x:c>
       <x:c r="C38" s="3" t="n">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D38" s="3" t="n">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E38" s="3" t="n">
         <x:v>758</x:v>
       </x:c>
-      <x:c r="D38" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F38" s="3" t="n">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="G38" s="3" t="n">
         <x:v>100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>745</x:v>
       </x:c>
       <x:c r="H38" s="3" t="n">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
         <x:v>2342</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D39" s="3" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E39" s="3" t="n">
         <x:v>919</x:v>
       </x:c>
-      <x:c r="D39" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F39" s="3" t="n">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="G39" s="3" t="n">
         <x:v>99</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>723</x:v>
       </x:c>
       <x:c r="H39" s="3" t="n">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
         <x:v>2491</x:v>
       </x:c>
       <x:c r="C40" s="3" t="n">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D40" s="3" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E40" s="3" t="n">
         <x:v>884</x:v>
       </x:c>
-      <x:c r="D40" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F40" s="3" t="n">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="G40" s="3" t="n">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>843</x:v>
       </x:c>
       <x:c r="H40" s="3" t="n">
         <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
         <x:v>2089</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D41" s="3" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E41" s="3" t="n">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="D41" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F41" s="3" t="n">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="G41" s="3" t="n">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>565</x:v>
       </x:c>
       <x:c r="H41" s="3" t="n">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
         <x:v>1885</x:v>
       </x:c>
       <x:c r="C42" s="3" t="n">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D42" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E42" s="3" t="n">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="D42" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F42" s="3" t="n">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="G42" s="3" t="n">
         <x:v>99</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>611</x:v>
       </x:c>
       <x:c r="H42" s="3" t="n">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
         <x:v>1993</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D43" s="3" t="n">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E43" s="3" t="n">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="D43" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F43" s="3" t="n">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="G43" s="3" t="n">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>606</x:v>
       </x:c>
       <x:c r="H43" s="3" t="n">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
         <x:v>1945</x:v>
       </x:c>
       <x:c r="C44" s="3" t="n">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D44" s="3" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="E44" s="3" t="n">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="D44" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F44" s="3" t="n">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="G44" s="3" t="n">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>616</x:v>
       </x:c>
       <x:c r="H44" s="3" t="n">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
         <x:v>1794</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D45" s="3" t="n">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E45" s="3" t="n">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="D45" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F45" s="3" t="n">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="G45" s="3" t="n">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>694</x:v>
       </x:c>
       <x:c r="H45" s="3" t="n">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="C46" s="3" t="n">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D46" s="3" t="n">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E46" s="3" t="n">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="D46" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F46" s="3" t="n">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="G46" s="3" t="n">
         <x:v>147</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>628</x:v>
       </x:c>
       <x:c r="H46" s="3" t="n">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
         <x:v>1884</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D47" s="3" t="n">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E47" s="3" t="n">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="D47" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F47" s="3" t="n">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="G47" s="3" t="n">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
       <x:c r="H47" s="3" t="n">
         <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
         <x:v>1967</x:v>
       </x:c>
       <x:c r="C48" s="3" t="n">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D48" s="3" t="n">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E48" s="3" t="n">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="D48" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F48" s="3" t="n">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="G48" s="3" t="n">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
       <x:c r="H48" s="3" t="n">
         <x:v>362</x:v>
       </x:c>
     </x:row>
-    <x:row r="50" spans="1:8">
-      <x:c r="A50" s="4" t="s">
+    <x:row r="49" spans="1:8">
+      <x:c r="A49" s="2" t="s">
         <x:v>53</x:v>
+      </x:c>
+      <x:c r="B49" s="3" t="n">
+        <x:v>1987</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="n">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D49" s="3" t="n">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="E49" s="3" t="n">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="F49" s="3" t="n">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="G49" s="3" t="n">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H49" s="3" t="n">
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
-    <x:row r="54" spans="1:8">
-      <x:c r="A54" s="0" t="s">
+    <x:row r="53" spans="1:8">
+      <x:c r="A53" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
-    <x:row r="57" spans="1:8">
-      <x:c r="A57" s="0" t="s">
+    <x:row r="56" spans="1:8">
+      <x:c r="A56" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
-    <x:row r="60" spans="1:8">
-      <x:c r="A60" s="0" t="s">
+    <x:row r="59" spans="1:8">
+      <x:c r="A59" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
-    <x:row r="64" spans="1:8">
-[...1 lines deleted...]
-        <x:v>59</x:v>
+    <x:row r="63" spans="1:8">
+      <x:c r="A63" s="0" t="s">
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
-    <x:row r="68" spans="1:8">
-      <x:c r="A68" s="0" t="s">
+    <x:row r="67" spans="1:8">
+      <x:c r="A67" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
-    <x:row r="70" spans="1:8">
-      <x:c r="A70" s="0" t="s">
+    <x:row r="69" spans="1:8">
+      <x:c r="A69" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
-    <x:row r="81" spans="1:8">
-      <x:c r="A81" s="0" t="s">
+    <x:row r="72" spans="1:8">
+      <x:c r="A72" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
         <x:v>69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:8">
+      <x:c r="A83" s="0" t="s">
+        <x:v>70</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>RV001</vt:lpstr>
       <vt:lpstr>RV001!Print_Area</vt:lpstr>
       <vt:lpstr>RV001!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>