--- v8 (2026-06-14)
+++ v9 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40f1261613d4cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b28c2208cc464393989cabf2b2956bdb.psmdcp" Id="R820a86ecd86e40ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc1b58d9fd845a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3a10f35f9f0485e989b9edbf3eb72ea.psmdcp" Id="Rd05c358722ff4147" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Crime and their clearance, Offences reported to the authorities by Year and Offence</x:t>
   </x:si>
   <x:si>
     <x:t>Total number of offences</x:t>
   </x:si>
   <x:si>