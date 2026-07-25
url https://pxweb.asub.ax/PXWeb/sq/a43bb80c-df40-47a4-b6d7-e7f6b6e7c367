--- v9 (2026-07-04)
+++ v10 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc1b58d9fd845a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3a10f35f9f0485e989b9edbf3eb72ea.psmdcp" Id="Rd05c358722ff4147" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf73a207074fa412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/339d9b82ea7048cab5c7c7cedaf001b5.psmdcp" Id="Rad3c6b75721044f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Crime and their clearance, Offences reported to the authorities by Year and Offence</x:t>
   </x:si>
   <x:si>
     <x:t>Total number of offences</x:t>
   </x:si>
   <x:si>