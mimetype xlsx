--- v10 (2026-07-25)
+++ v11 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf73a207074fa412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/339d9b82ea7048cab5c7c7cedaf001b5.psmdcp" Id="Rad3c6b75721044f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14ed4a5cbb914540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb0a6906c6054bdeb5b4ad31ff579b12.psmdcp" Id="R74afd23e81cd443b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Crime and their clearance, Offences reported to the authorities by Year and Offence</x:t>
   </x:si>
   <x:si>
     <x:t>Total number of offences</x:t>
   </x:si>
   <x:si>