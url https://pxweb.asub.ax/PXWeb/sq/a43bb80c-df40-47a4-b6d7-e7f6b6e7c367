--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14ed4a5cbb914540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb0a6906c6054bdeb5b4ad31ff579b12.psmdcp" Id="R74afd23e81cd443b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83ecc74e0bac403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee6bf43802a84e7d83569184a6af9dba.psmdcp" Id="R3a5d724ca2084a50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Crime and their clearance, Offences reported to the authorities by Year and Offence</x:t>
   </x:si>
   <x:si>
     <x:t>Total number of offences</x:t>
   </x:si>
   <x:si>