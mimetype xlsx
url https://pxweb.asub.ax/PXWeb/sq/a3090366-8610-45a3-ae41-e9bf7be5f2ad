--- v5 (2026-03-30)
+++ v6 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra42ec67f44994c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0007473484374f6e911f0f7f95f75af0.psmdcp" Id="Rb807db79d0104f22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab4b5e6965284436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7b2aa79668142f38270af54b9811d11.psmdcp" Id="R80bd7f2ad64e4245" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT051" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <x:si>
     <x:t>Students at upper secondary level by School, Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>