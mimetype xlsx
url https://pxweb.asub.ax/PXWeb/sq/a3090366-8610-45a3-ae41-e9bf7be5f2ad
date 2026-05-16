--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab4b5e6965284436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7b2aa79668142f38270af54b9811d11.psmdcp" Id="R80bd7f2ad64e4245" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05efe90c775e4405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9312ac20f464ffea7ee90294a4d00cd.psmdcp" Id="R5520767c236f4f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT051" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <x:si>
     <x:t>Students at upper secondary level by School, Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>