--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05efe90c775e4405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9312ac20f464ffea7ee90294a4d00cd.psmdcp" Id="R5520767c236f4f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc2e9004aab24c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dcc1ebe411f345799ec82d0840824546.psmdcp" Id="Rbeec15c577244a54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT051" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <x:si>
     <x:t>Students at upper secondary level by School, Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>