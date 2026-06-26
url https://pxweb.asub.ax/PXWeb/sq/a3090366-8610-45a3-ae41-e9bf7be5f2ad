--- v8 (2026-06-05)
+++ v9 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc2e9004aab24c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dcc1ebe411f345799ec82d0840824546.psmdcp" Id="Rbeec15c577244a54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba959dde5f44aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e200d193cd4948048ec437a28742fa75.psmdcp" Id="R05d6ad8c779247e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT051" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <x:si>
     <x:t>Students at upper secondary level by School, Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>