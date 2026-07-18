--- v9 (2026-06-26)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba959dde5f44aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e200d193cd4948048ec437a28742fa75.psmdcp" Id="R05d6ad8c779247e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd87c88d210fe424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f397d1545414a8faffc9ada9f57b870.psmdcp" Id="R35f432f77ffa487f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT051" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <x:si>
     <x:t>Students at upper secondary level by School, Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>