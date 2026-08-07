--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd87c88d210fe424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f397d1545414a8faffc9ada9f57b870.psmdcp" Id="R35f432f77ffa487f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e69c72c1f21409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/934e8b0f0657460bb2ca82ea4e7e0cbb.psmdcp" Id="Rbf5af16438bd47ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT051" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <x:si>
     <x:t>Students at upper secondary level by School, Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>