--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e69c72c1f21409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/934e8b0f0657460bb2ca82ea4e7e0cbb.psmdcp" Id="Rbf5af16438bd47ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00f4829ae61b414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9315c64ffb9f43dfa5d8b34f5eb0431f.psmdcp" Id="R184434df681f4c56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT051" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <x:si>
     <x:t>Students at upper secondary level by School, Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>