--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00f4829ae61b414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9315c64ffb9f43dfa5d8b34f5eb0431f.psmdcp" Id="R184434df681f4c56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ab865f98e642cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4d34c1f372141c28f2944d8131d7843.psmdcp" Id="R291449ba35444e8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT051" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <x:si>
     <x:t>Students at upper secondary level by School, Program, Year and Sex</x:t>
   </x:si>
   <x:si>
     <x:t>Students, total</x:t>
   </x:si>
   <x:si>