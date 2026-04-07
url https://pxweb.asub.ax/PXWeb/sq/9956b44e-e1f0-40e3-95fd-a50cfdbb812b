--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9225b30f24eb48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64d2169e6e25426aad8e122df7736650.psmdcp" Id="R8e97ab5d8590456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R201cd4c52d384b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d146ed65c5d4f3bb1f8338a7e8b663a.psmdcp" Id="R74d2225772494369" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT053" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A15" authorId="0">
       <x:text>
         <x:r>