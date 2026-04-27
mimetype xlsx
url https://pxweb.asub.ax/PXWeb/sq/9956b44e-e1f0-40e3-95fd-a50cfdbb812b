--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R201cd4c52d384b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d146ed65c5d4f3bb1f8338a7e8b663a.psmdcp" Id="R74d2225772494369" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc58ebd888554e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33f4b3ea52584a9598b590ed946522d5.psmdcp" Id="R8f1786db79b04201" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT053" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A15" authorId="0">
       <x:text>
         <x:r>