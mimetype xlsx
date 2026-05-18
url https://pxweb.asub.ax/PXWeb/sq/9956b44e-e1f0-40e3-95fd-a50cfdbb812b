--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc58ebd888554e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33f4b3ea52584a9598b590ed946522d5.psmdcp" Id="R8f1786db79b04201" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841c5735499949c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fabd82b00ba9433f93e2676afd1dd018.psmdcp" Id="R6e6285d4e7b648b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT053" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A15" authorId="0">
       <x:text>
         <x:r>