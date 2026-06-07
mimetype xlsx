--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841c5735499949c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fabd82b00ba9433f93e2676afd1dd018.psmdcp" Id="R6e6285d4e7b648b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd67e2ddccc4456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1daae4c3f41f415aaa9922f7da7333ab.psmdcp" Id="R473c9a3913854740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT053" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A15" authorId="0">
       <x:text>
         <x:r>