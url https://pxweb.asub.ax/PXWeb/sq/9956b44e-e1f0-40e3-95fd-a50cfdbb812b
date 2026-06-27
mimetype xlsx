--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd67e2ddccc4456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1daae4c3f41f415aaa9922f7da7333ab.psmdcp" Id="R473c9a3913854740" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701019e8cb8f40e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30fd95b11ecc47e48853208a98420bac.psmdcp" Id="R6ac354f15da14b18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT053" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A15" authorId="0">
       <x:text>
         <x:r>