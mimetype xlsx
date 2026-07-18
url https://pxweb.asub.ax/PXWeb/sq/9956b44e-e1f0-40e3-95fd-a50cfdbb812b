--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701019e8cb8f40e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30fd95b11ecc47e48853208a98420bac.psmdcp" Id="R6ac354f15da14b18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39205ea918784176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bac53fbe7c0c4ba4b3cbfa711f53945a.psmdcp" Id="R7754a18af8b74562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT053" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A15" authorId="0">
       <x:text>
         <x:r>