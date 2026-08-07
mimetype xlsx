--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39205ea918784176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bac53fbe7c0c4ba4b3cbfa711f53945a.psmdcp" Id="R7754a18af8b74562" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80f46dc161e34f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba565ad782774e7e90ed9f8704ab7b28.psmdcp" Id="R23a334e1b9c645af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT053" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A15" authorId="0">
       <x:text>
         <x:r>