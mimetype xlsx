--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80f46dc161e34f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba565ad782774e7e90ed9f8704ab7b28.psmdcp" Id="R23a334e1b9c645af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6138148fb74de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7fb8e18df3b049349bb0c052bee3a149.psmdcp" Id="R8302e63172f8455f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT053" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A15" authorId="0">
       <x:text>
         <x:r>