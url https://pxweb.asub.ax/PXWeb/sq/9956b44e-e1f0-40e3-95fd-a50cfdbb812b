--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6138148fb74de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7fb8e18df3b049349bb0c052bee3a149.psmdcp" Id="R8302e63172f8455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5638300d1b34042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6851da60a4ac4d52a0142550f85258a3.psmdcp" Id="Rff2d61226617494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT053" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A15" authorId="0">
       <x:text>
         <x:r>