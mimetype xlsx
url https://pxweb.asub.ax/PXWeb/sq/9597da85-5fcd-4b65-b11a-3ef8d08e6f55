--- v10 (2026-09-04)
+++ v11 (2026-10-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde735125a5a54728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fd1fa1723084f3c81c44da2af43f7f9.psmdcp" Id="Rb88321dc1ecf44ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95621e93e374ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9499c7bcb0da462795a4cb809e3f787a.psmdcp" Id="R972d32d411de49ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Brottsoffer efter Kön, Typ av brott och År</x:t>
   </x:si>
   <x:si>
     <x:t>2009</x:t>
   </x:si>
   <x:si>