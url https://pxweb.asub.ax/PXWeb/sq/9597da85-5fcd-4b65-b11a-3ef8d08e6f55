--- v11 (2026-10-01)
+++ v12 (2026-10-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95621e93e374ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9499c7bcb0da462795a4cb809e3f787a.psmdcp" Id="R972d32d411de49ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16fa6f8692b24b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a63ca33e5fd34669ac38438943a854a6.psmdcp" Id="R9b1efd826da44334" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Brottsoffer efter Kön, Typ av brott och År</x:t>
   </x:si>
   <x:si>
     <x:t>2009</x:t>
   </x:si>
   <x:si>