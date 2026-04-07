--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98bd1e2aa62d403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1d8e46202cd4fe496852eb4a1627d1c.psmdcp" Id="R8cf76f0f82e24954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reabbb5e93c594386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc9db3d6910847bf859c304c8d462e35.psmdcp" Id="R72eb4d035cb04c1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT074" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A11" authorId="0">
       <x:text>
         <x:r>