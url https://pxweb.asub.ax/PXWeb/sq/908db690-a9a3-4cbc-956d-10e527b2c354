--- v1 (2026-04-07)
+++ v2 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reabbb5e93c594386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc9db3d6910847bf859c304c8d462e35.psmdcp" Id="R72eb4d035cb04c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80a2e92526e04445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3f6554beef646d5abec40503053b5f3.psmdcp" Id="Rbb05982c88b84c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT074" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A11" authorId="0">
       <x:text>
         <x:r>