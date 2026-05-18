--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80a2e92526e04445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3f6554beef646d5abec40503053b5f3.psmdcp" Id="Rbb05982c88b84c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb36b4902790d434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa00160ee5af45e2bcf93511030d7251.psmdcp" Id="R92d532387b8b4168" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT074" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A11" authorId="0">
       <x:text>
         <x:r>
@@ -677,98 +677,98 @@
       <x:c r="F4" s="3" t="n">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K4" s="3" t="n">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L4" s="3" t="n">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M4" s="3" t="n">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N4" s="3" t="n">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="O4" s="3" t="n">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:15">
       <x:c r="A5" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J5" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K5" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L5" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="M5" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
-        <x:v>5</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O5" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:15">
       <x:c r="A6" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B6" s="4" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="4" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D6" s="4" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="4" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F6" s="4" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G6" s="4" t="s">
@@ -1006,51 +1006,51 @@
       <x:c r="F11" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J11" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K11" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="L11" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M11" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O11" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:15">
       <x:c r="A12" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">