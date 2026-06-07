--- v3 (2026-05-18)
+++ v4 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb36b4902790d434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa00160ee5af45e2bcf93511030d7251.psmdcp" Id="R92d532387b8b4168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b7baab315f47ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94d4db09d0e945f0b61abce68a32a676.psmdcp" Id="R0cce95f59aad4dec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT074" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A11" authorId="0">
       <x:text>
         <x:r>