--- v4 (2026-06-07)
+++ v5 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b7baab315f47ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94d4db09d0e945f0b61abce68a32a676.psmdcp" Id="R0cce95f59aad4dec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ecef7537e084e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e02d3ae080cb4a2f887a356921c3c5cf.psmdcp" Id="Re57d3a6cfdcc4aa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT074" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A11" authorId="0">
       <x:text>
         <x:r>