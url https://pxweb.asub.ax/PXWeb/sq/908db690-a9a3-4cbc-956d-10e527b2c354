--- v5 (2026-06-28)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ecef7537e084e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e02d3ae080cb4a2f887a356921c3c5cf.psmdcp" Id="Re57d3a6cfdcc4aa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69fe62e5c7314b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f81799e086da4ebe94a9a68ff706db36.psmdcp" Id="Rcd73043a895d4a48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT074" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A11" authorId="0">
       <x:text>
         <x:r>