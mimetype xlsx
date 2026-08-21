--- v6 (2026-07-27)
+++ v7 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69fe62e5c7314b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f81799e086da4ebe94a9a68ff706db36.psmdcp" Id="Rcd73043a895d4a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89cd3dfd4d794a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8d5f36bd4a14f6da90435da991d2dd3.psmdcp" Id="R30ca018d53cf400a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT074" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A11" authorId="0">
       <x:text>
         <x:r>