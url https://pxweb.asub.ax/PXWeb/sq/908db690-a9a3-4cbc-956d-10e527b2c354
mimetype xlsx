--- v7 (2026-08-21)
+++ v8 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89cd3dfd4d794a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8d5f36bd4a14f6da90435da991d2dd3.psmdcp" Id="R30ca018d53cf400a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a48da380a04120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52e3952da42d41c6ac1df49ae6541712.psmdcp" Id="R081652b12c1a4d0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT074" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A11" authorId="0">
       <x:text>
         <x:r>