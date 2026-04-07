--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578f1826c1204d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5903d910fef240ecaedd5b53fcc79189.psmdcp" Id="R090caeff736740b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda317c90a547487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9c58e3480644478aae26de46cdff4e2.psmdcp" Id="Rf0c430a152ad49d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT042" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B12" authorId="0">
       <x:text>
         <x:r>