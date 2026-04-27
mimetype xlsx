--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda317c90a547487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9c58e3480644478aae26de46cdff4e2.psmdcp" Id="Rf0c430a152ad49d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb467398e538b471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e89ebf8624a4de786a5acfd34225062.psmdcp" Id="Ra9691d5d83a24d6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT042" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B12" authorId="0">
       <x:text>
         <x:r>