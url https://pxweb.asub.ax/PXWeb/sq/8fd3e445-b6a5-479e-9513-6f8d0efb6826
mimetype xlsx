--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb467398e538b471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e89ebf8624a4de786a5acfd34225062.psmdcp" Id="Ra9691d5d83a24d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ab13f927024b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a22c1652253d463a81fb1beab3ab4e8b.psmdcp" Id="Rdd3c2f23cd2c44db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT042" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B12" authorId="0">
       <x:text>
         <x:r>