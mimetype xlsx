--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ab13f927024b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a22c1652253d463a81fb1beab3ab4e8b.psmdcp" Id="Rdd3c2f23cd2c44db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22db60d1c694c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ea4c2eb22b14f2ba6c941f9c884107e.psmdcp" Id="R2ca9d297c7cc4b38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT042" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B12" authorId="0">
       <x:text>
         <x:r>