--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22db60d1c694c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ea4c2eb22b14f2ba6c941f9c884107e.psmdcp" Id="R2ca9d297c7cc4b38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb06ac3873248ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f44f0ff9721473dbcfd77d44b3cfd89.psmdcp" Id="Rf72bc14f89ea4e3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT042" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B12" authorId="0">
       <x:text>
         <x:r>