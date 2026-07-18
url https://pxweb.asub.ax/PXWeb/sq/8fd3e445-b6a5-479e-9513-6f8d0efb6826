--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb06ac3873248ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f44f0ff9721473dbcfd77d44b3cfd89.psmdcp" Id="Rf72bc14f89ea4e3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78809e962afd477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ba32c97a96b416693ac30d93c0e4e95.psmdcp" Id="Rab78d433e7054b2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT042" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B12" authorId="0">
       <x:text>
         <x:r>