--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78809e962afd477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ba32c97a96b416693ac30d93c0e4e95.psmdcp" Id="Rab78d433e7054b2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d5444eb3e5042b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72ee7b6d63494fa0863a8b2a3122c841.psmdcp" Id="Rc67699f7bffd46b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT042" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B12" authorId="0">
       <x:text>
         <x:r>