--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d5444eb3e5042b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72ee7b6d63494fa0863a8b2a3122c841.psmdcp" Id="Rc67699f7bffd46b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32ffdca6ba8e4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40c0c61da59a4c1aa2d91c24971255ba.psmdcp" Id="R3ed5b7aa717448fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT042" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B12" authorId="0">
       <x:text>
         <x:r>