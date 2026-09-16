--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32ffdca6ba8e4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40c0c61da59a4c1aa2d91c24971255ba.psmdcp" Id="R3ed5b7aa717448fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfa31ee1c951439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8deabb0263124e52804ae91cd746d461.psmdcp" Id="R961c4ed19e7d470f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT042" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B12" authorId="0">
       <x:text>
         <x:r>