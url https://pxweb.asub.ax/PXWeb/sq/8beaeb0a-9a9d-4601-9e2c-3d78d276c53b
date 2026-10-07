--- v13 (2026-09-16)
+++ v14 (2026-10-07)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e49eb48158b4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/377b64bf8bde4218ab0b00c495aa336a.psmdcp" Id="R7f50a2dd41084a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9778e9537b149cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e046380d1c39405cb16f2db8ce5e739e.psmdcp" Id="Rfd86fe6bfce849f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT008" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Elever i grundskolan efter Hemkommun, År och Typ av skola</x:t>
   </x:si>
   <x:si>
-    <x:t>2025</x:t>
+    <x:t>2026</x:t>
   </x:si>
   <x:si>
     <x:t>Elever totalt</x:t>
   </x:si>
   <x:si>
-    <x:t>Egen skola</x:t>
-[...2 lines deleted...]
-    <x:t>Gemensam/Annans kommun</x:t>
+    <x:t>Egna kommunens skola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemensam/Annan kommuns</x:t>
   </x:si>
   <x:si>
     <x:t>Hemundervisning</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>
     <x:t>Brändö</x:t>
   </x:si>
   <x:si>
     <x:t>Eckerö</x:t>
   </x:si>
   <x:si>
     <x:t>Finström</x:t>
   </x:si>
   <x:si>
     <x:t>Föglö</x:t>
   </x:si>
   <x:si>
     <x:t>Geta</x:t>
   </x:si>
   <x:si>
     <x:t>Hammarland</x:t>
   </x:si>
@@ -91,51 +91,51 @@
   <x:si>
     <x:t>Saltvik</x:t>
   </x:si>
   <x:si>
     <x:t>Sottunga</x:t>
   </x:si>
   <x:si>
     <x:t>Sund</x:t>
   </x:si>
   <x:si>
     <x:t>Vårdö</x:t>
   </x:si>
   <x:si>
     <x:t>Elever i grundskolan efter kommun där eleven är folkbokförd den 30 augusti respektive år.</x:t>
   </x:si>
   <x:si>
     <x:t>I kategorin Gemensam skola ingår de högstadieskolor som kommunen upprätthåller i form av kommunalförbund tillsammans med andra kommuner och träningsundervisningen vid Kyrkby högstadieskola.</x:t>
   </x:si>
   <x:si>
     <x:t>Elever som går i skola utanför Åland ingår i Annan kommuns skola.</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250925 08:00</x:t>
+    <x:t>20260922 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands statistik- och utredningsbyrå (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Ålands statistik- och utredningsbyrå (ÅSUB) </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PB 1187 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AX-22111 Mariehamn </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">018-25490 </x:t>
   </x:si>
@@ -537,363 +537,363 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E55"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="12.550625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="11.020625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="22.280625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="27.360625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="17.190625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="B3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="B4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>3248</x:v>
+        <x:v>3200</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>2314</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>818</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>18</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>297</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>164</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D10" s="3" t="n">
         <x:v>26</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>181</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>729</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>382</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>329</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>290</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>165</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
-        <x:v>13</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
-        <x:v>11</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>1154</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>1103</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
-        <x:v>13</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="C19" s="3" t="n">
         <x:v>9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
-        <x:v>6</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D21" s="3" t="n">
-        <x:v>10</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="4" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>