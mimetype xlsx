--- v14 (2026-10-07)
+++ v15 (2026-10-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9778e9537b149cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e046380d1c39405cb16f2db8ce5e739e.psmdcp" Id="Rfd86fe6bfce849f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ba6ec9983f49b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6da60d98d125487fb2a818c9ac44095d.psmdcp" Id="R513e037d97ef482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT008" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Elever i grundskolan efter Hemkommun, År och Typ av skola</x:t>
   </x:si>
   <x:si>
     <x:t>2026</x:t>
   </x:si>
   <x:si>