--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00dda70211da494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d549124e73f4aa68f092a71dfc1228d.psmdcp" Id="R3cca3991ca554f64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R610261ee70b943f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec2b3d2559c9477e9a958aa21162489c.psmdcp" Id="R0cea5f82ac864ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT008" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Elever i grundskolan efter Hemkommun, År och Typ av skola</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>