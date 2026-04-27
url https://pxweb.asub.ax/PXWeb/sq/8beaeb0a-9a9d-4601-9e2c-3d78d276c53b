--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R610261ee70b943f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec2b3d2559c9477e9a958aa21162489c.psmdcp" Id="R0cea5f82ac864ac9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0253fb64452d465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aad46ba80fb6429ab2396df32f659d57.psmdcp" Id="Rb1d82598e91f4f00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT008" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Elever i grundskolan efter Hemkommun, År och Typ av skola</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>