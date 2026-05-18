--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0253fb64452d465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aad46ba80fb6429ab2396df32f659d57.psmdcp" Id="Rb1d82598e91f4f00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d9068efdeb64e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e725fa16a74645b29c727e2fdd070485.psmdcp" Id="Re480633cf95d4f32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT008" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Elever i grundskolan efter Hemkommun, År och Typ av skola</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>