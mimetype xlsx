--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d9068efdeb64e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e725fa16a74645b29c727e2fdd070485.psmdcp" Id="Re480633cf95d4f32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R008b3dd5ae6e48ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d92f9bbb0a724ffe8eae7316b252e172.psmdcp" Id="Rdd679158703c4dd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT008" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Elever i grundskolan efter Hemkommun, År och Typ av skola</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>