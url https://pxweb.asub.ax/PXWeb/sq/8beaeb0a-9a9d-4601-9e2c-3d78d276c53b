--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R008b3dd5ae6e48ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d92f9bbb0a724ffe8eae7316b252e172.psmdcp" Id="Rdd679158703c4dd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b8e697d63b4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e90b010b3e346fe8f385ce2bc980041.psmdcp" Id="R7ce69861020c463e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT008" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Elever i grundskolan efter Hemkommun, År och Typ av skola</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>