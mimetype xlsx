--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b8e697d63b4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e90b010b3e346fe8f385ce2bc980041.psmdcp" Id="R7ce69861020c463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R663db161a7724fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0f3509bc32342828a84e3115536199c.psmdcp" Id="R99995009e01a4a3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT008" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Elever i grundskolan efter Hemkommun, År och Typ av skola</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>