--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R663db161a7724fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0f3509bc32342828a84e3115536199c.psmdcp" Id="R99995009e01a4a3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9115728efd4d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8709e82d4f0489b9ca3bf7af8664a41.psmdcp" Id="Rc9695fdc678c4640" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT008" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Elever i grundskolan efter Hemkommun, År och Typ av skola</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>