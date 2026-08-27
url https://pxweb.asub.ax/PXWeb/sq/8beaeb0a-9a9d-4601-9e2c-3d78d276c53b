--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9115728efd4d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8709e82d4f0489b9ca3bf7af8664a41.psmdcp" Id="Rc9695fdc678c4640" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6214c569499e4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88ad4e5e5f404c41a83c3ea99d8ce131.psmdcp" Id="Rcaa104292d7e43d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT008" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Elever i grundskolan efter Hemkommun, År och Typ av skola</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>