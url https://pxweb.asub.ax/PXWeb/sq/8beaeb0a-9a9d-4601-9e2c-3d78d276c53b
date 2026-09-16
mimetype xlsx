--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6214c569499e4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88ad4e5e5f404c41a83c3ea99d8ce131.psmdcp" Id="Rcaa104292d7e43d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e49eb48158b4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/377b64bf8bde4218ab0b00c495aa336a.psmdcp" Id="R7f50a2dd41084a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT008" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Elever i grundskolan efter Hemkommun, År och Typ av skola</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>