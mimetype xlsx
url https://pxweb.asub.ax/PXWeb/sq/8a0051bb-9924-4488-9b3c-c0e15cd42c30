--- v4 (2026-03-26)
+++ v5 (2026-04-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ba4512a3de24553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63507b1c90094f178e5af987b9991cf3.psmdcp" Id="Rcc15d0e4b27d47e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27167383c3046cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21fa3def4d6f434fa4dbfda854d36445.psmdcp" Id="Rf3bff0cd6c7d403f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
   <x:si>
     <x:t>Number of pupils in comprehensive school by Year and Level of education</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>