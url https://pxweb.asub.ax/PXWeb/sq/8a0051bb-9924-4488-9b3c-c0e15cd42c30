--- v5 (2026-04-20)
+++ v6 (2026-05-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27167383c3046cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21fa3def4d6f434fa4dbfda854d36445.psmdcp" Id="Rf3bff0cd6c7d403f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46285667323f4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dea78ff9ae90483280df31912ecbfa1a.psmdcp" Id="R8d46581ed61540e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
   <x:si>
     <x:t>Number of pupils in comprehensive school by Year and Level of education</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>