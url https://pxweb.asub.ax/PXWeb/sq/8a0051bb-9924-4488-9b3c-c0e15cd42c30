--- v6 (2026-05-11)
+++ v7 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46285667323f4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dea78ff9ae90483280df31912ecbfa1a.psmdcp" Id="R8d46581ed61540e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8873d673cdb44e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b03e589651c94eb9a8fd0b03189d12de.psmdcp" Id="Rf589372916e644a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
   <x:si>
     <x:t>Number of pupils in comprehensive school by Year and Level of education</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>