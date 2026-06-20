--- v7 (2026-05-31)
+++ v8 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8873d673cdb44e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b03e589651c94eb9a8fd0b03189d12de.psmdcp" Id="Rf589372916e644a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a943970160490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59cec5790ffe4b7d9066ef6cb6eea177.psmdcp" Id="Re3188919f9e7494d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
   <x:si>
     <x:t>Number of pupils in comprehensive school by Year and Level of education</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>