--- v8 (2026-06-20)
+++ v9 (2026-07-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a943970160490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59cec5790ffe4b7d9066ef6cb6eea177.psmdcp" Id="Re3188919f9e7494d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89b39a80b045497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cce765c6f6ae4aed9b7db4572a2eb9f0.psmdcp" Id="Re5fd69b3b3d84baf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
   <x:si>
     <x:t>Number of pupils in comprehensive school by Year and Level of education</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>