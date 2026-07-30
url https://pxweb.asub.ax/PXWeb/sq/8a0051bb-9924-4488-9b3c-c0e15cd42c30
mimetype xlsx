--- v9 (2026-07-10)
+++ v10 (2026-07-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89b39a80b045497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cce765c6f6ae4aed9b7db4572a2eb9f0.psmdcp" Id="Re5fd69b3b3d84baf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b1ddd179bc943af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c109327875de44338e0be7f2c6dc1652.psmdcp" Id="R76be9b5864164cf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
   <x:si>
     <x:t>Number of pupils in comprehensive school by Year and Level of education</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>