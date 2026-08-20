--- v10 (2026-07-30)
+++ v11 (2026-08-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b1ddd179bc943af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c109327875de44338e0be7f2c6dc1652.psmdcp" Id="R76be9b5864164cf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a3645bef44a4d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf803da0dcb945d3ba568ff0c3c736ac.psmdcp" Id="Rab3fbd87254446e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
   <x:si>
     <x:t>Number of pupils in comprehensive school by Year and Level of education</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>